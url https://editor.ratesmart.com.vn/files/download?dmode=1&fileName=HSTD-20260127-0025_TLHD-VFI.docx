--- v0 (2026-03-26)
+++ v1 (2026-07-24)
@@ -291,51 +291,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nội,</w:t>
       </w:r>
       <w:r w:rsidR="00323D0E" w:rsidRPr="002B6DFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0016032F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ngày 24 tháng 2 năm 2026</w:t>
+        <w:t>ngày 2 tháng 4 năm 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436B0D59" w14:textId="77777777" w:rsidR="00490EC1" w:rsidRPr="002B6DFF" w:rsidRDefault="00490EC1">
       <w:pPr>
         <w:ind w:right="7"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CEBDEAD" w14:textId="4E35CF99" w:rsidR="00805FBC" w:rsidRPr="002B6DFF" w:rsidRDefault="00041E1C">
       <w:pPr>
         <w:ind w:right="7"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
@@ -2416,51 +2416,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C950692" w14:textId="3E06C15F" w:rsidR="005E1B99" w:rsidRPr="0042244E" w:rsidRDefault="00C9559E" w:rsidP="005E1B99">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>27.272.727</w:t>
+              <w:t>22.727.273</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E1B99" w:rsidRPr="00C409B0" w14:paraId="0B17D9A2" w14:textId="77777777" w:rsidTr="00137DFA">
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C771340" w14:textId="60088AC9" w:rsidR="005E1B99" w:rsidRPr="00C409B0" w:rsidRDefault="005E1B99" w:rsidP="005E1B99">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2520,51 +2520,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3060C2A4" w14:textId="65822CBB" w:rsidR="005E1B99" w:rsidRPr="0042244E" w:rsidRDefault="00C9559E" w:rsidP="005E1B99">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2.727.273</w:t>
+              <w:t>2.272.727</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E1B99" w:rsidRPr="00C409B0" w14:paraId="34397E29" w14:textId="77777777" w:rsidTr="00137DFA">
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D04DD57" w14:textId="06C5895D" w:rsidR="005E1B99" w:rsidRPr="00C409B0" w:rsidRDefault="005E1B99" w:rsidP="005E1B99">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2607,51 +2607,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3320" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CC7B362" w14:textId="709B5592" w:rsidR="005E1B99" w:rsidRPr="0042244E" w:rsidRDefault="00C9559E" w:rsidP="005E1B99">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30.000.000</w:t>
+              <w:t>25.000.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BE4567D" w14:textId="5E5E7B73" w:rsidR="00CC7FA2" w:rsidRPr="00C409B0" w:rsidRDefault="00CC7FA2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69B2C79C" w14:textId="77777777" w:rsidR="00CC7FA2" w:rsidRDefault="00CC7FA2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2797,51 +2797,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03BC6BB4" w14:textId="6AE7685C" w:rsidR="00C973FA" w:rsidRPr="002B6DFF" w:rsidRDefault="00FE6697" w:rsidP="00D5658F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30.000.000</w:t>
+              <w:t>25.000.000</w:t>
             </w:r>
             <w:r w:rsidR="00C973FA" w:rsidRPr="002B6DFF">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> đồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B6DFF" w:rsidRPr="002B6DFF" w14:paraId="1AF97C6F" w14:textId="77777777" w:rsidTr="00D5658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D6A3A2A" w14:textId="77777777" w:rsidR="00C973FA" w:rsidRPr="002B6DFF" w:rsidRDefault="00C973FA" w:rsidP="00D5658F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2880,51 +2880,51 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30753185" w14:textId="2E295717" w:rsidR="00C973FA" w:rsidRPr="002B6DFF" w:rsidRDefault="00FE6697" w:rsidP="00482CFB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30.000.000</w:t>
+              <w:t>25.000.000</w:t>
             </w:r>
             <w:r w:rsidR="00C03EC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C973FA" w:rsidRPr="002B6DFF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>đồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B6DFF" w:rsidRPr="002B6DFF" w14:paraId="7EC76C74" w14:textId="77777777" w:rsidTr="00D5658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
           </w:tcPr>
@@ -3062,95 +3062,95 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55DF904D" w14:textId="7F195405" w:rsidR="00C973FA" w:rsidRPr="002B6DFF" w:rsidRDefault="00C818D5" w:rsidP="00D5658F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30.000.000</w:t>
+              <w:t>25.000.000</w:t>
             </w:r>
             <w:r w:rsidR="00C973FA" w:rsidRPr="002B6DFF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> đồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="389EF98D" w14:textId="0C82178E" w:rsidR="00E616EE" w:rsidRPr="002B6DFF" w:rsidRDefault="00015D68" w:rsidP="00722DD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B6DFF">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Bằng chữ: </w:t>
       </w:r>
       <w:r w:rsidR="00CF3315" w:rsidRPr="00CF3315">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ba mươi triệu đồng</w:t>
+        <w:t>Hai mươi lăm triệu đồng</w:t>
       </w:r>
       <w:r w:rsidRPr="002B6DFF">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>./.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3F1614" w14:textId="320B327E" w:rsidR="00805FBC" w:rsidRPr="0022170A" w:rsidRDefault="00323D0E" w:rsidP="001D6C64">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022170A">
         <w:rPr>