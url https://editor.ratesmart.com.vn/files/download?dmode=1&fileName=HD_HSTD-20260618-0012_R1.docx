--- v0 (2026-07-24)
+++ v1 (2026-09-24)
@@ -5074,50 +5074,55 @@
             <w:vAlign w:val="bottom"/>
             <w:textDirection w:val="lrTb"/>
             <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">12.037.037</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders/>
             <w:tcW w:w="2822" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:textDirection w:val="lrTb"/>
             <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
@@ -5199,50 +5204,55 @@
             <w:vAlign w:val="bottom"/>
             <w:textDirection w:val="lrTb"/>
             <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">962.963</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders/>
             <w:tcW w:w="2822" w:type="dxa"/>
             <w:textDirection w:val="lrTb"/>
             <w:noWrap w:val="false"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
@@ -7786,51 +7796,51 @@
         </w:numPr>
         <w:pBdr/>
         <w:spacing w:after="120" w:before="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:hanging="720" w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">này có hiệu lực kể từ ngày ký và được lập </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">có 07 (bảy) trang và in làm</w:t>
+        <w:t xml:space="preserve">có 06 (sáu) trang và in làm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">bốn</w:t>
       </w:r>
@@ -8739,51 +8749,50 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Số: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk208839703"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">275/2026/0951/VFI-HĐTĐ.C02.A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -8803,55 +8812,50 @@
         </w:numPr>
         <w:pBdr/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Căn cứ theo HĐ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">DVTĐG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> số </w:t>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">275/2026/0951/VFI-HĐTĐ.C02.A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">đã ký </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -10585,109 +10589,88 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> hai bên đã đi đến thống nhất ký</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLHĐDVTĐG số</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">275/2026/0951/VFI-HĐTĐ.C02.A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> đối với </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> đối với </w:t>
+        <w:t xml:space="preserve">HĐDVTĐG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">HĐDVTĐG</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">đã ký số </w:t>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">275/2026/0951/VFI-HĐTĐ.C02.A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
@@ -12163,55 +12146,50 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Phụ lục này là một phần không thể tách rời của</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> HĐDVTĐG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> số </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">275/2026/0951/VFI-HĐTĐ.C02.A</w:t>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> và có giá trị kể từ ngày ký.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="927"/>
         <w:jc w:val="both"/>
         <w:rPr>