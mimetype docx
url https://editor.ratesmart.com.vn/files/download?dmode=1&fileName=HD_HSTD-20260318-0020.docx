--- v0 (2026-03-26)
+++ v1 (2026-07-24)
@@ -1,44434 +1,15789 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
+        <w:tblW w:w="9900" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
-        <w:tblW w:w="9900" w:type="dxa"/>
-        <w:tblBorders/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4200"/>
         <w:gridCol w:w="5700"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="613C9751" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1292C96E" w14:textId="77777777" w:rsidR="00FE7D50" w:rsidRPr="00901284" w:rsidRDefault="00FE7D50" w:rsidP="002D6F74">
             <w:pPr>
-              <w:pStyle w:val="815"/>
-              <w:pBdr/>
+              <w:pStyle w:val="BodyText2"/>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="8931"/>
+                <w:tab w:val="left" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">CỘNG HOÀ XÃ HỘI CHỦ NGHĨA VIỆT NAM</w:t>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:t>CỘNG HOÀ XÃ HỘI CHỦ NGHĨA VIỆT NAM</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2446406D" w14:textId="77777777" w:rsidR="00FE7D50" w:rsidRPr="00901284" w:rsidRDefault="00FE7D50" w:rsidP="002D6F74">
             <w:pPr>
-              <w:pBdr/>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="8931"/>
+                <w:tab w:val="left" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Độc lập - Tự do – Hạnh phúc</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>Độc lập - Tự do – Hạnh phúc</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="362269AB" w14:textId="77777777" w:rsidR="00FE7D50" w:rsidRPr="00901284" w:rsidRDefault="002A3818" w:rsidP="002A3818">
             <w:pPr>
-              <w:pBdr/>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="8931"/>
+                <w:tab w:val="left" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">-----***-----</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>-----***-----</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00192AD3" w:rsidRPr="00901284" w14:paraId="54E691CC" w14:textId="77777777" w:rsidTr="0091139B">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="4200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6C85E23A" w14:textId="31D826DC" w:rsidR="00694922" w:rsidRPr="00901284" w:rsidRDefault="00A34D12" w:rsidP="000F231A">
             <w:pPr>
-              <w:pBdr/>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="8931"/>
+                <w:tab w:val="left" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:right="-94" w:left="-80"/>
+              <w:ind w:left="-80" w:right="-94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Số: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004D39DF" w:rsidRPr="00901284">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-            </w:r>
-[...18 lines deleted...]
-              </w:rPr>
+              <w:t>HSTD-20260318-0020/HĐTĐ-VFI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6744C92C" w14:textId="0846D262" w:rsidR="00694922" w:rsidRPr="00901284" w:rsidRDefault="00694922" w:rsidP="00A34D12">
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind w:firstLine="3" w:left="357"/>
+              <w:spacing w:before="120" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="357" w:firstLine="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CE3ACE" w:rsidRPr="00901284">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  Hà Nội, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004D39DF" w:rsidRPr="00901284">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ngày 18 tháng 3 năm 2026</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>ngày 19 tháng 3 năm 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...1 lines deleted...]
-        <w:pBdr/>
+    <w:p w14:paraId="2C741FC5" w14:textId="77777777" w:rsidR="00E300CE" w:rsidRPr="00901284" w:rsidRDefault="00E300CE" w:rsidP="002D6F74">
+      <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7DF3882D" w14:textId="19D0F73F" w:rsidR="00EB0EC4" w:rsidRPr="00901284" w:rsidRDefault="00E02BCF" w:rsidP="00A34D12">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="10"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="10"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>HỢP ĐỒNG</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3443" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7D50" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">HỢP ĐỒNG</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>DỊCH VỤ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0EC4" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> THẨM ĐỊNH </w:t>
+      </w:r>
+      <w:r w:rsidR="00376C39" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">DỊCH VỤ</w:t>
-[...28 lines deleted...]
-        </w:rPr>
+        <w:t>GIÁ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pBdr/>
+    <w:p w14:paraId="02BC2EB9" w14:textId="77777777" w:rsidR="00F97283" w:rsidRPr="00901284" w:rsidRDefault="002B061B" w:rsidP="00A34D12">
+      <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
-        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(V/v: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00963641" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thẩm định </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004717B8" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">giá </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00963641" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">tài sản</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>tài sản</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0B74" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">)</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="626A40CC" w14:textId="77777777" w:rsidR="00901284" w:rsidRDefault="0060052D" w:rsidP="00901284">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:pBdr/>
         <w:spacing w:line="312" w:lineRule="auto"/>
-        <w:ind w:hanging="284" w:left="284"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Căn cứ Luật Dân sự số 91/2015/QH13 ngày 24/11/2015 và các văn bản hướng dẫn thi hành;</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>Căn cứ Luật Dân sự số 91/2015/QH13 ngày 24/11/2015 và các văn bản hướng dẫn thi hành;</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="013285D9" w14:textId="2144AE20" w:rsidR="00FC6C52" w:rsidRPr="00901284" w:rsidRDefault="005813D5" w:rsidP="00901284">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:pBdr/>
         <w:spacing w:line="312" w:lineRule="auto"/>
-        <w:ind w:hanging="284" w:left="284"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Căn cứ Luật Doanh nghiệp số 59/2020/QH14 ngày 17/6/2020; Luật số 76/2025 sửa đổi bổ sung một số điều của Luật Doanh Nghiệp và các văn bản hướng dẫn thi hành</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Căn cứ Luật Doanh nghiệp số 59/2020/QH14 ngày 17/6/2020; Luật số 76/2025 sửa đổi bổ sung một số điều của Luật Doanh Nghiệp và các văn bản hướng dẫn thi hành</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6C52" w:rsidRPr="00901284">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">;</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0A45960D" w14:textId="423747D6" w:rsidR="00FC6C52" w:rsidRPr="00901284" w:rsidRDefault="00FC6C52" w:rsidP="00FC6C52">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:pBdr/>
         <w:spacing w:line="312" w:lineRule="auto"/>
-        <w:ind w:hanging="284" w:left="284"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Căn cứ Luật giá số 16/2023/QH15 ngày 19/06/2023 và các văn bản hướng dẫn thi hành; </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="16E2C997" w14:textId="77777777" w:rsidR="0060052D" w:rsidRPr="00901284" w:rsidRDefault="002D048A" w:rsidP="002D048A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:pBdr/>
         <w:spacing w:line="312" w:lineRule="auto"/>
-        <w:ind w:hanging="284" w:left="284"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Căn cứ Nghị định 78/2024/NĐ-CP ngày 01/07/2024 của chính phủ Quy định chi tiết một số điều của Luật giá về thẩm định giá</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Căn cứ Nghị định 78/2024/NĐ-CP ngày 01/07/2024 của chính phủ Quy định chi tiết một số điều của Luật giá về thẩm định giá</w:t>
+      </w:r>
+      <w:r w:rsidR="0060052D" w:rsidRPr="00901284">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">;</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="155C695E" w14:textId="4A88544F" w:rsidR="00AE3E0E" w:rsidRPr="00901284" w:rsidRDefault="0060052D" w:rsidP="0060052D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:pBdr/>
         <w:spacing w:line="312" w:lineRule="auto"/>
-        <w:ind w:hanging="284" w:left="284"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Căn cứ nhu cầu và khả năng của hai bên.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>Căn cứ nhu cầu và khả năng của hai bên.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pBdr/>
+    <w:p w14:paraId="390E5DB2" w14:textId="77777777" w:rsidR="00444EB0" w:rsidRPr="00901284" w:rsidRDefault="00444EB0" w:rsidP="00444EB0">
+      <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblW w:w="9726" w:type="dxa"/>
         <w:tblInd w:w="168" w:type="dxa"/>
-        <w:tblW w:w="9726" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="113" w:type="dxa"/>
           <w:right w:w="113" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblBorders/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1505"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="7951"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="103E7910" w14:textId="77777777" w:rsidTr="00EF460F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="154307E1" w14:textId="77777777" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00EF4F4D" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr/>
-              <w:spacing w:after="40" w:before="40" w:line="288" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
               <w:ind w:right="-9"/>
-              <w:contextualSpacing w:val="true"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r/>
             <w:bookmarkStart w:id="0" w:name="_Hlk117252695"/>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">BÊN A</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>BÊN A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4791F637" w14:textId="77777777" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00EF4F4D" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr/>
-              <w:spacing w:after="40" w:before="40" w:line="288" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
               <w:ind w:right="-9"/>
-              <w:contextualSpacing w:val="true"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">:</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="459F6DA7" w14:textId="3CA5AB44" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00246B5C" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:keepNext w:val="true"/>
-[...3 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:keepNext/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve">CÔNG TY CỔ PHẦN NHỰA VÀ CƠ KHÍ HẢI PHÒNG</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>Công ty Cổ phần Nhựa và Cơ khí Hải Phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="7FB3C39D" w14:textId="77777777" w:rsidTr="00EF460F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="47B702AD" w14:textId="2153DF2A" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00EF4F4D" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mã số thuế</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>Mã số thuế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="52EE7299" w14:textId="77777777" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00EF4F4D" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">:</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="20AF49ED" w14:textId="57D498CE" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00246B5C" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr>
-[...8 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Km 104+200 QL5, phường Đông Hải, thành phố Hải Phòng</w:t>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t/>
             </w:r>
-            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="45DF7C65" w14:textId="77777777" w:rsidTr="00EF460F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2E6458EB" w14:textId="3E314D93" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00EF4F4D" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đia chỉ</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>Đia chỉ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5AB40503" w14:textId="77777777" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00EF4F4D" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">:</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="47313588" w14:textId="5B7D3557" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00246B5C" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr>
-[...7 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">0200773494</w:t>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t/>
             </w:r>
-            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="1B8BDAAB" w14:textId="77777777" w:rsidTr="00EF460F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3EB17B89" w14:textId="53571B71" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00EF4F4D" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đại diện</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>Đại diện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="39DD061F" w14:textId="7436B009" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00EF4F4D" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">:</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6F409472" w14:textId="07D7E1B0" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00397DCA" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr>
-[...8 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Ông Lê Phương Hoàng</w:t>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t/>
             </w:r>
-            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="7E885210" w14:textId="77777777" w:rsidTr="00EF460F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="27790B25" w14:textId="4FC4A7B3" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00EF4F4D" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chức vụ</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>Chức vụ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="69AD4C87" w14:textId="0833B5C1" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00EF4F4D" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">:</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="385DB8D3" w14:textId="5F250518" w:rsidR="00EF4F4D" w:rsidRPr="00901284" w:rsidRDefault="00397DCA" w:rsidP="00EF4F4D">
             <w:pPr>
-              <w:pBdr>
-[...8 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Tổng Giám đốc</w:t>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t/>
             </w:r>
-            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="623FF43E" w14:textId="77777777" w:rsidTr="00EF460F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="637C8633" w14:textId="77777777" w:rsidR="00000669" w:rsidRPr="00901284" w:rsidRDefault="00000669" w:rsidP="00EF460F">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3B354000" w14:textId="77777777" w:rsidR="00000669" w:rsidRPr="00901284" w:rsidRDefault="00000669" w:rsidP="00EF460F">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="04E50D68" w14:textId="77777777" w:rsidR="00000669" w:rsidRPr="00901284" w:rsidRDefault="00000669" w:rsidP="00EF460F">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003E6C1B" w:rsidRPr="00901284" w14:paraId="59416294" w14:textId="77777777" w:rsidTr="00EF460F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4A89E7D5" w14:textId="641BA40E" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-              <w:spacing w:after="40" w:before="40" w:line="288" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
               <w:ind w:right="-9"/>
-              <w:contextualSpacing w:val="true"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00134370">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">BÊN B</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>BÊN B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="278FB324" w14:textId="0AE0E3C2" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-              <w:spacing w:after="40" w:before="40" w:line="288" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
               <w:ind w:right="-9"/>
-              <w:contextualSpacing w:val="true"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00134370">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">:</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4ED840F9" w14:textId="1AB41A9A" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:keepNext w:val="true"/>
-[...3 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:keepNext/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000474B1">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CÔNG TY CỔ PHẦN THẨM ĐỊNH VÀ ĐẦU TƯ TÀI CHÍNH HOA SEN</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>CÔNG TY CỔ PHẦN THẨM ĐỊNH VÀ ĐẦU TƯ TÀI CHÍNH HOA SEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003E6C1B" w:rsidRPr="00901284" w14:paraId="354A03BD" w14:textId="77777777" w:rsidTr="00EF460F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3C6FA49A" w14:textId="1C6028FA" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00134370">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Địa chỉ </w:t>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="220A83CF" w14:textId="0CFF0EFD" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00134370">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">:</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="086F6A34" w14:textId="75FF90A1" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B2166D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">BT5 - 23, Khu đô thị mới Văn Phú, Phường Kiến Hưng, Thành phố Hà Nội</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>BT5 - 23, Khu đô thị mới Văn Phú, Phường Kiến Hưng, Thành phố Hà Nội</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003E6C1B" w:rsidRPr="00901284" w14:paraId="1CF008CA" w14:textId="77777777" w:rsidTr="00EF460F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="737E41FF" w14:textId="3DBDC3A7" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00134370">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Điện thoại</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>Điện thoại</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4DB6D9C2" w14:textId="2451C7D8" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00134370">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">:</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7ACCC6B5" w14:textId="0B35FF0F" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="3382"/>
+                <w:tab w:val="left" w:pos="3382"/>
               </w:tabs>
-              <w:spacing w:after="40" w:before="40" w:line="288" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B2166D">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">024 2264 4333</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>024 2264 4333</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003E6C1B" w:rsidRPr="00901284" w14:paraId="444BDAAA" w14:textId="77777777" w:rsidTr="00EF460F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3F8DEAC0" w14:textId="14F8A257" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Mã số thuế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="42739886" w14:textId="2A5FD145" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00134370">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">:</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67AF1F2C" w14:textId="504218A2" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">0102708994</w:t>
+            <w:r w:rsidRPr="00B2166D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0102708994</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003E6C1B" w:rsidRPr="00901284" w14:paraId="370CAD61" w14:textId="77777777" w:rsidTr="00EF460F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2D107304" w14:textId="316B56B3" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Mã số GCN đủ điều kiện hành nghề</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6B193053" w14:textId="0F717484" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00134370">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">:</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="405FD21E" w14:textId="3939F5BC" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>275/TĐG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003E6C1B" w:rsidRPr="00901284" w14:paraId="42798C44" w14:textId="77777777" w:rsidTr="00EF460F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7C642BF7" w14:textId="113472ED" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tài khoản số</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="29F798BF" w14:textId="6F41B261" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1AAB8E29" w14:textId="2FA7B383" w:rsidR="003E6C1B" w:rsidRPr="00901284" w:rsidRDefault="003E6C1B" w:rsidP="003E6C1B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-4"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B2166D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t xml:space="preserve">1505112366666 tại Agribank Chi nhánh Hà Nội II</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>1505112366666 tại Agribank Chi nhánh Hà Nội II</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E55E3A" w:rsidRPr="00901284" w14:paraId="78EF4F7C" w14:textId="77777777" w:rsidTr="00EF460F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4C06F095" w14:textId="51C5E08D" w:rsidR="00E55E3A" w:rsidRPr="00901284" w:rsidRDefault="00E55E3A" w:rsidP="00E55E3A">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đại diện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="414862D7" w14:textId="6ABA10C1" w:rsidR="00E55E3A" w:rsidRPr="00901284" w:rsidRDefault="00E55E3A" w:rsidP="00E55E3A">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="11049C5D" w14:textId="4ADDD122" w:rsidR="00E55E3A" w:rsidRPr="00901284" w:rsidRDefault="00E55E3A" w:rsidP="00E55E3A">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B2166D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Văn Quân</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>Vũ Văn Quân</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E55E3A" w:rsidRPr="00901284" w14:paraId="6663755B" w14:textId="77777777" w:rsidTr="00EF460F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="478CDE15" w14:textId="4FD3EB35" w:rsidR="00E55E3A" w:rsidRPr="00134370" w:rsidRDefault="00E55E3A" w:rsidP="00E55E3A">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chức vụ</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>Chức vụ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02309DC1" w14:textId="0FF33556" w:rsidR="00E55E3A" w:rsidRPr="00134370" w:rsidRDefault="00E55E3A" w:rsidP="00E55E3A">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">:</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1E20AB97" w14:textId="0051D8FF" w:rsidR="00E55E3A" w:rsidRPr="00B2166D" w:rsidRDefault="00E55E3A" w:rsidP="00E55E3A">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chủ Tịch HĐQT kiêm Tổng Giám Đốc</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>Chủ Tịch HĐQT kiêm Tổng Giám Đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E55E3A" w:rsidRPr="00901284" w14:paraId="00E64E01" w14:textId="77777777" w:rsidTr="00EF460F">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="1505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="27D125B1" w14:textId="77777777" w:rsidR="00E55E3A" w:rsidRDefault="00E55E3A" w:rsidP="00E55E3A">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1D9FCFDE" w14:textId="77777777" w:rsidR="00E55E3A" w:rsidRDefault="00E55E3A" w:rsidP="00E55E3A">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="7951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16F645F4" w14:textId="001729ED" w:rsidR="00E55E3A" w:rsidRDefault="00E55E3A" w:rsidP="00E55E3A">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="true"/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...2 lines deleted...]
-        <w:pBdr/>
+    <w:p w14:paraId="5026A2F4" w14:textId="77777777" w:rsidR="00A34D12" w:rsidRPr="00901284" w:rsidRDefault="00A34D12" w:rsidP="00A34D12">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="75464DC5" w14:textId="50598465" w:rsidR="00192AD3" w:rsidRPr="00901284" w:rsidRDefault="00DB3EA1" w:rsidP="00A34D12">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:r>
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:r>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Sau khi bàn bạc hai bên cùng thống nhất ký kết </w:t>
+      </w:r>
+      <w:r w:rsidR="000835E5" w:rsidRPr="00901284">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Hợp đồng dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3443" w:rsidRPr="00901284">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sau khi bàn bạc hai bên cùng thống nhất ký kết </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hợp đồng dịch vụ</w:t>
-[...25 lines deleted...]
-        </w:rPr>
+        <w:t>thẩm định giá với các điều khoản và điều kiện cụ thể sau:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:pBdr/>
+    <w:p w14:paraId="25226452" w14:textId="77777777" w:rsidR="00A34D12" w:rsidRPr="00901284" w:rsidRDefault="00A34D12" w:rsidP="00A34D12">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-        <w:ind/>
+    <w:p w14:paraId="26B804EF" w14:textId="69C72312" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="00924FA7" w:rsidP="00410E77">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CÁC TỪ VIẾT TẮT  VÀ </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00410E77" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ĐỊNH NGHĨA TRONG </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000835E5" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">HỢP ĐỒNG</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>HỢP ĐỒNG</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3443" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00410E77" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> NÀY</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3CE4B8DD" w14:textId="77777777" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="00410E77" w:rsidP="00410E77">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...35 lines deleted...]
-        <w:pStyle w:val="855"/>
+    <w:p w14:paraId="6467621A" w14:textId="2467243A" w:rsidR="000835E5" w:rsidRPr="00901284" w:rsidRDefault="000835E5" w:rsidP="00924FA7">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Các từ viết tắt trong </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00924FA7" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">hợp đồng</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> này</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="6D2B7561" w14:textId="77777777" w:rsidR="000835E5" w:rsidRPr="00901284" w:rsidRDefault="000835E5" w:rsidP="000835E5">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-        <w:pStyle w:val="855"/>
+    <w:p w14:paraId="3A2AC46D" w14:textId="5693C2E8" w:rsidR="00924FA7" w:rsidRPr="00901284" w:rsidRDefault="00BD5D29" w:rsidP="00924FA7">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hợp đồng</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="000835E5" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dịch vụ thẩm định giá: “HĐDVTĐG”;</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="855"/>
+    <w:p w14:paraId="64A0C33E" w14:textId="2D0C1E91" w:rsidR="00924FA7" w:rsidRPr="00901284" w:rsidRDefault="000835E5" w:rsidP="00924FA7">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phụ lục </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hợp đồng</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dịch vụ thẩm định giá: “PLHĐDVTĐG”</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="855"/>
+    <w:p w14:paraId="05575C2D" w14:textId="77777777" w:rsidR="00924FA7" w:rsidRPr="00901284" w:rsidRDefault="000835E5" w:rsidP="00924FA7">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tài sản thẩm định giá: “TSTĐG”</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>Tài sản thẩm định giá: “TSTĐG”</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="855"/>
+    <w:p w14:paraId="6C414339" w14:textId="2E99F788" w:rsidR="00924FA7" w:rsidRPr="00901284" w:rsidRDefault="000835E5" w:rsidP="00924FA7">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Biên </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">bản khảo sát hiện trạng</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>bản khảo sát hiện trạng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tài sản</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> thẩm định giá</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: “BBKSTS”</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>: “BBKSTS”</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="855"/>
+    <w:p w14:paraId="0DC58BB5" w14:textId="08DAF22A" w:rsidR="000835E5" w:rsidRPr="00901284" w:rsidRDefault="00BD5D29" w:rsidP="00924FA7">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chứng thư thẩm định giá, Báo cáo kết quả thẩm định giá</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Chứng thư thẩm định giá, Báo cáo kết quả thẩm định giá</w:t>
+      </w:r>
+      <w:r w:rsidR="000835E5" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: “CT, BCTĐG”</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>: “CT, BCTĐG”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F0F82A" w14:textId="77777777" w:rsidR="000835E5" w:rsidRPr="00901284" w:rsidRDefault="000835E5" w:rsidP="000835E5">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...35 lines deleted...]
-        <w:pStyle w:val="855"/>
+    <w:p w14:paraId="3EB6C7AE" w14:textId="062BA812" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="00410E77" w:rsidP="00924FA7">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Định nghĩa:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Định nghĩa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BA0ABF" w14:textId="77777777" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="00410E77" w:rsidP="00410E77">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...35 lines deleted...]
-        <w:pStyle w:val="855"/>
+    <w:p w14:paraId="6F743479" w14:textId="3BE88650" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="004E3443" w:rsidP="00410E77">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00410E77" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: là </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">HĐDVTĐG</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>HĐDVTĐG</w:t>
+      </w:r>
+      <w:r w:rsidR="00410E77" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> này, các Phụ lục kèm theo </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00410E77" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, các Phụ lục sửa đồi, b</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, các Phụ lục sửa đồi, b</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ổ</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00410E77" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sung các thoả thuận khác được các bên thống nhất thực hiện và lập thành văn bản ký kết giữa các bên (nếu có).</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="580E0A0E" w14:textId="77777777" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="00410E77" w:rsidP="00410E77">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-        <w:pStyle w:val="855"/>
+    <w:p w14:paraId="2DA49DEB" w14:textId="50DD143D" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="00410E77" w:rsidP="00410E77">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bên A</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Bên A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Có nghĩa là Bên sử dụng dịch vụ thẩm định giá, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bên B </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">là bên cung cấp dịch vụ thẩm định giá</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>là bên cung cấp dịch vụ thẩm định giá</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4B0A41" w14:textId="77777777" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="00410E77" w:rsidP="00410E77">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-        <w:pStyle w:val="855"/>
+    <w:p w14:paraId="68979582" w14:textId="3279F012" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="00410E77" w:rsidP="00410E77">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phí dịch vụ thẩm định giá</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Phí dịch vụ thẩm định giá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Có nghĩa là mức phí cho dịch vụ thẩm định giá (định giá) Bên B sẽ thu của Bên A, theo Biểu phí thẩm định giá Bên B dành cho Bên A hoặc theo thỏa thuận giữa Bên A và Bên B được ghi tại </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">HĐDVTĐG.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>HĐDVTĐG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4F9A09" w14:textId="77777777" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="00410E77" w:rsidP="00410E77">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-        <w:pStyle w:val="855"/>
+    <w:p w14:paraId="7AD4FDC5" w14:textId="523D8166" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="00410E77" w:rsidP="00410E77">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phụ lục hoặc phụ lục </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004E3443" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">HĐDVTĐG</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>HĐDVTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Có nghĩa văn bản thoả thuận về việc sửa đổi, bổ sung một hoặc một số nội dung của </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">này. Phụ lục/Phụ lục </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">là một phần không tách rời của </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">này.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>này.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581858BD" w14:textId="77777777" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="00410E77" w:rsidP="00410E77">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-        <w:pStyle w:val="855"/>
+    <w:p w14:paraId="39113356" w14:textId="012EC38E" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="00410E77" w:rsidP="00410E77">
+      <w:pPr>
+        <w:pStyle w:val="PreformattedText"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thông tin mật</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Thông tin mật</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Là tất cả các thông tin do Bên A, Khách hàng của Bên A trực tiếp hoặc</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">: Là tất cả các thông tin do Bên A, Khách hàng của Bên A trực tiếp hoặc gián tiếp cung cấp cho Bên B dưới dạng văn bản, lời nói, fax, hay dữ liệu điện tử và/hoặc các thông tin có liên quan tới tất cả các giao dịch giữa Bên A và Khách hàng của Bên A với Bên B mà Bên B có được trong quá trình thực hiện các dịch vụ quy định tại </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> gián tiếp cung cấp cho Bên B dưới dạng văn bản, lời nói, fax, hay dữ liệu điện tử và/hoặc các thông tin có liên quan tới tất cả các giao dịch giữa Bên A và Khách hàng của Bên A với Bên B mà Bên B có được trong quá trình thực hiện các dịch vụ quy định tại </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">HĐDVTĐG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">HĐDVTĐG </w:t>
-[...16 lines deleted...]
-        </w:rPr>
+        <w:t>này.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...18 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4EA26052" w14:textId="77777777" w:rsidR="00410E77" w:rsidRPr="00901284" w:rsidRDefault="00410E77" w:rsidP="00410E77">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:ind/>
+    <w:p w14:paraId="336F6B0B" w14:textId="1B107E86" w:rsidR="00784DA7" w:rsidRPr="00901284" w:rsidRDefault="00EB0EC4" w:rsidP="0003244B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ĐIỀU 1: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008B00E2" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">NỘI DUNG </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004E3443" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="66425195" w14:textId="5C78317D" w:rsidR="0057695C" w:rsidRPr="00901284" w:rsidRDefault="00BD5D29" w:rsidP="007A03FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:pBdr/>
-        <w:spacing w:after="120" w:before="120" w:line="312" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tài sản thẩm định giá</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Tài sản thẩm định giá</w:t>
+      </w:r>
+      <w:r w:rsidR="00424741" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="120" w:before="120" w:line="312" w:lineRule="auto"/>
+    <w:p w14:paraId="25316CC7" w14:textId="77777777" w:rsidR="004E702D" w:rsidRPr="004E702D" w:rsidRDefault="004E702D" w:rsidP="004E702D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E702D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:r>
-[...53 lines deleted...]
-        </w:rPr>
+        <w:t>Giấy chứng nhận số BK 455588, Số vào sổ cấp GCN CH 02515, Nơi cấp Uỷ ban nhân dân quận Hải An, Ngày cấp 16/11/2012, Số thửa 93A/1, Tờ bản đồ 02, Địa chỉ trên sổ Khu dân cư Phương Lưu 4, phường Đông Hải 1, quận Hải An (Nay là phường Đông Hải, thành phố Hải Phòng), Diện tích: Đất ở tại đô thị (70.4 m2) | Tài sản tại: Khu dân cư Phương Lưu 4, phường Đông Hải 1, quận Hải An (Nay là phường Đông Hải, thành phố Hải Phòng), đường Tài sản nằm tại số 164 Phương Lưu, phường Đông Hải, thành phố Hải Phòng, độ rộng đường trước mặt tài sản 7m, mặt tiền 4.6m, Tài sản nằm tại số 164 Phương Lưu, phường Đông Hải, thành phố Hải Phòng
+, 20.852011, 106.715149</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4F3BF146" w14:textId="16D8DC9B" w:rsidR="009201E6" w:rsidRPr="00901284" w:rsidRDefault="009201E6" w:rsidP="0003244B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:pBdr/>
-        <w:spacing w:after="120" w:before="120" w:line="312" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nội dung và phạm vi công việc</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>Nội dung và phạm vi công việc</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="49A3DE93" w14:textId="0EA164DB" w:rsidR="009201E6" w:rsidRPr="00901284" w:rsidRDefault="009201E6" w:rsidP="0003244B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="709" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Bên A đề nghị và Bên B đồng ý cung cấp dịch vụ thẩm định giá đối với các </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">TSTĐG</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>TSTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> như đã liệt kê tại mục 1 của Điều này theo đúng quy định của pháp luật hiện hành.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2E9E8692" w14:textId="516EEA6F" w:rsidR="009201E6" w:rsidRPr="00901284" w:rsidRDefault="009201E6" w:rsidP="0003244B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="709" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">Việc định giá của Bên B phải được tiến hành độc lập, khách quan, trung thực và tuân thủ</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Việc định giá của Bên B phải được tiến hành độc lập, khách quan, trung thực và tuân thủ</w:t>
+      </w:r>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">, phù hợp với quy định</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, phù hợp với quy định</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> pháp luật</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> thẩm định giá</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> dựa trên các tiêu chuẩn kỹ thuật, tính chất, vị trí, quy mô, thực trạng của tài sản, giá thị trường tại thời điểm định giá.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="36EDC98A" w14:textId="23B7820A" w:rsidR="009201E6" w:rsidRPr="00901284" w:rsidRDefault="0050606F" w:rsidP="0003244B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:pBdr/>
-        <w:spacing w:after="120" w:before="120" w:line="312" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Thời điểm thẩm định giá: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000F3C44" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tháng 3 năm 2026</w:t>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:t>Tháng 3 năm 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="001630BA" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:ind/>
+    <w:p w14:paraId="5B597DFC" w14:textId="77777777" w:rsidR="002A091E" w:rsidRPr="00901284" w:rsidRDefault="00847E7B" w:rsidP="0003244B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">ĐIỀU </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00192AD3" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">2</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0EC4" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: MỤC ĐÍCH THẨM ĐỊNH GIÁ</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>: MỤC ĐÍCH THẨM ĐỊNH GIÁ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134317FF" w14:textId="2315EFD2" w:rsidR="00A34D12" w:rsidRPr="00901284" w:rsidRDefault="000F3C44" w:rsidP="00221C74">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Kết quả thẩm định giá để khách hàng tham khảo giá trị tài sản phục vụ công tác  vay vốn tại tổ chức tín dụng</w:t>
+      </w:r>
+      <w:r w:rsidR="00655272" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFC5740" w14:textId="77777777" w:rsidR="002A091E" w:rsidRPr="00901284" w:rsidRDefault="00847E7B" w:rsidP="0003244B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:r>
-[...38 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">ĐIỀU </w:t>
+      </w:r>
+      <w:r w:rsidR="00192AD3" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ĐIỀU </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0EC4" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">3</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">: THỜI GIAN VÀ </w:t>
+      </w:r>
+      <w:r w:rsidR="00200107" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: THỜI GIAN VÀ </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">PHÍ </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0EC4" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">PHÍ </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">DỊCH VỤ THẨM ĐỊNH GIÁ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EABDBE9" w14:textId="4C8CBBF6" w:rsidR="00297EB6" w:rsidRPr="00901284" w:rsidRDefault="00192AD3" w:rsidP="008610FF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00295BED" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="009201E6" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009201E6" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Thời gian thẩm định giá</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02205330" w14:textId="512A04F7" w:rsidR="002A091E" w:rsidRPr="00901284" w:rsidRDefault="00EB0EC4" w:rsidP="005C3AE9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">DỊCH VỤ THẨM ĐỊNH GIÁ </w:t>
-[...6 lines deleted...]
-          <w:spacing w:val="-8"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:r>
-[...72 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Bên B tiến hành công việc thẩm định và trả lời kết </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00246999" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">quả thẩm định</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>quả thẩm định</w:t>
+      </w:r>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> giá</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00246999" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> bằng văn bản </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002D3F73" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">chậm nhất </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00246999" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">sau </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DB3EA1" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">05</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009201E6" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">(Năm) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">ngày làm việc (kể từ khi Bên A bàn giao cho Bên B đầy đủ hồ sơ pháp lý có liên quan về </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">TSTĐG</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>TSTĐG</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51A3D" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">).</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D240E3D" w14:textId="3E4E3612" w:rsidR="00EB388B" w:rsidRPr="00901284" w:rsidRDefault="00192AD3" w:rsidP="00496CA2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:spacing w:val="-8"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0EC4" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">3</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="009201E6" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">.2</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009201E6" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00507DA7" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Phí</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0EC4" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phí</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> dịch vụ thẩm định</w:t>
+      </w:r>
+      <w:r w:rsidR="0053382B" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dịch vụ thẩm định</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> giá</w:t>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2822"/>
         <w:gridCol w:w="296"/>
         <w:gridCol w:w="2113"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="6823055D" w14:textId="77777777" w:rsidTr="009435F7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="2822" w:type="dxa"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="21787220" w14:textId="77777777" w:rsidR="00D76B76" w:rsidRPr="00901284" w:rsidRDefault="00D76B76" w:rsidP="009435F7">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BF03C7" w14:textId="77777777" w:rsidR="00D76B76" w:rsidRPr="00901284" w:rsidRDefault="00D76B76" w:rsidP="009435F7">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="2113" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4F00AE14" w14:textId="77777777" w:rsidR="00D76B76" w:rsidRPr="00901284" w:rsidRDefault="00D76B76" w:rsidP="009435F7">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>VND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="5B3A22C5" w14:textId="77777777" w:rsidTr="009435F7">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2822" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2291A14B" w14:textId="37CD9864" w:rsidR="002F2780" w:rsidRPr="00901284" w:rsidRDefault="002F2780" w:rsidP="002F2780">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">:</w:t>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Phí thẩm định</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="009050BA" w:rsidRPr="00901284">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
+            <w:tcW w:w="296" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E59249" w14:textId="77777777" w:rsidR="002F2780" w:rsidRPr="00901284" w:rsidRDefault="002F2780" w:rsidP="002F2780">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2113" w:type="dxa"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4D29E4C4" w14:textId="118D461E" w:rsidR="002F2780" w:rsidRPr="00901284" w:rsidRDefault="000F3C44" w:rsidP="002F2780">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4.629.630</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="270C5AB0" w14:textId="77777777" w:rsidTr="009435F7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="2822" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6054CB29" w14:textId="6E341EF4" w:rsidR="002F2780" w:rsidRPr="00901284" w:rsidRDefault="002F2780" w:rsidP="002F2780">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Phí thẩm định</w:t>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VAT </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="000F3C44" w:rsidRPr="00901284">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="296" w:type="dxa"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3002DDCE" w14:textId="77777777" w:rsidR="002F2780" w:rsidRPr="00901284" w:rsidRDefault="002F2780" w:rsidP="002F2780">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">:</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="2113" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7903EF9D" w14:textId="7893E48A" w:rsidR="002F2780" w:rsidRPr="00901284" w:rsidRDefault="000F3C44" w:rsidP="002F2780">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>370.370</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="42E9E1EA" w14:textId="77777777" w:rsidTr="009435F7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="2822" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1FFFE722" w14:textId="77777777" w:rsidR="002F2780" w:rsidRPr="00901284" w:rsidRDefault="002F2780" w:rsidP="002F2780">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tổng cộng:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="296" w:type="dxa"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3752CAFC" w14:textId="77777777" w:rsidR="002F2780" w:rsidRPr="00901284" w:rsidRDefault="002F2780" w:rsidP="002F2780">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">:</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="2113" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7E41F1E5" w14:textId="452269C2" w:rsidR="002F2780" w:rsidRPr="00901284" w:rsidRDefault="000F3C44" w:rsidP="002F2780">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...33 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...95 lines deleted...]
-              </w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5.000.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...1 lines deleted...]
-        <w:pBdr/>
+    <w:p w14:paraId="3AD8F37E" w14:textId="5C11852B" w:rsidR="00DB3EA1" w:rsidRPr="00901284" w:rsidRDefault="00D76B76" w:rsidP="00EC7E3F">
+      <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DB3EA1" w:rsidRPr="00901284">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Bằng chữ</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>(Bằng chữ</w:t>
+      </w:r>
+      <w:r w:rsidR="006C25FA" w:rsidRPr="00901284">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000F3C44" w:rsidRPr="00901284">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Năm triệu đồng</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Năm triệu đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3EA1" w:rsidRPr="00901284">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005844CE" w:rsidRPr="00901284">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">./.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>./.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pBdr/>
+    <w:p w14:paraId="30020B15" w14:textId="77777777" w:rsidR="00A34D12" w:rsidRPr="00901284" w:rsidRDefault="00A34D12" w:rsidP="00A34D12">
+      <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
-        <w:ind/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="61959818" w14:textId="55CD0995" w:rsidR="009050BA" w:rsidRPr="00901284" w:rsidRDefault="009050BA" w:rsidP="009050BA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(*) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phí dịch vụ trên </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>chưa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bao gồm chi phí khảo sát và các phụ phí khác (nếu có)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596FE418" w14:textId="097ED3F2" w:rsidR="002A091E" w:rsidRPr="00901284" w:rsidRDefault="00847E7B" w:rsidP="005B66B6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="4"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="4"/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ĐIỀU </w:t>
+      </w:r>
+      <w:r w:rsidR="00192AD3" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0EC4" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t xml:space="preserve">ĐIỀU </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0EC4" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0EC4" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t xml:space="preserve">4</w:t>
-[...31 lines deleted...]
-        </w:rPr>
+        <w:t>PHƯƠNG THỨC THANH TOÁN</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="348E40CA" w14:textId="77777777" w:rsidR="002A091E" w:rsidRPr="00901284" w:rsidRDefault="00EB0EC4" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="709" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Phương thức thanh toán: </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="009903E4" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tiền mặt</w:t>
+      </w:r>
+      <w:r w:rsidR="003D152D" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoặc chuyển khoản</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005B6C95" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0EE21594" w14:textId="77777777" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="706" w:left="706"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bên A có trách nhiệm thanh toán 100% phí thẩm định cho Bên </w:t>
-[...14 lines deleted...]
-        </w:rPr>
+        <w:t>Bên A có trách nhiệm thanh toán 100% phí thẩm định cho Bên B sau khi Bên B phát hành Chứng thư thẩm định và hóa đơn tài chính hợp lệ, trong mọi trường hợp phí dịch vụ phải được thanh toán chậm nhất là không quá 05 (năm) ngày làm việc sau khi Bên B cung cấp Chứng thư thẩm định và hóa đơn tài chính hợp lệ cho Bên A.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="33B4053C" w14:textId="703240B2" w:rsidR="001D263E" w:rsidRPr="00901284" w:rsidRDefault="001D263E" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="706" w:left="706"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Các khoản tạm ứng thực hiện </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">(nếu có) sẽ được Bên B gửi tới Bên A theo mẫu</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>(nếu có) sẽ được Bên B gửi tới Bên A theo mẫu</w:t>
+      </w:r>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> đề nghị tạm ứng</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> của Bên B;</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="41782CB1" w14:textId="06CDD3D5" w:rsidR="001D263E" w:rsidRPr="00901284" w:rsidRDefault="001D263E" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="706" w:left="706"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Mọi khoản phí </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">đ</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">ược quy định tại </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008273E0" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">HĐDVTĐG</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>HĐDVTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> và các khoản tạm ứng phí (nếu có) được thanh toán vào tài khoản ngân hàng của Bên A theo thông tin sau:</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="819"/>
+    <w:p w14:paraId="2D76F3E3" w14:textId="0833638D" w:rsidR="001D263E" w:rsidRPr="00901284" w:rsidRDefault="001D263E" w:rsidP="00CF6E59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tê</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Tê</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E59" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">n tài khoản: Công ty CP thẩm định và Đầu tư Tài chính Hoa Sen</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>n tài khoản: Công ty CP thẩm định và Đầu tư Tài chính Hoa Sen</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="819"/>
+    <w:p w14:paraId="3770B9AF" w14:textId="674898EF" w:rsidR="00CF6E59" w:rsidRPr="00901284" w:rsidRDefault="00CF6E59" w:rsidP="00CF6E59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">Số tài khoản: 1505112366666</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>Số tài khoản: 1505112366666</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="819"/>
+    <w:p w14:paraId="505F3CEF" w14:textId="09A1B8DE" w:rsidR="00CF6E59" w:rsidRPr="00901284" w:rsidRDefault="00CF6E59" w:rsidP="00CF6E59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Ngân hàng: Agribank chi nhánh Hà Nội </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00336BB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">II</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>II</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="819"/>
+    <w:p w14:paraId="20704130" w14:textId="2B00A5BB" w:rsidR="00CF6E59" w:rsidRPr="00901284" w:rsidRDefault="00CF6E59" w:rsidP="00CF6E59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mã Citad: 01204035</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Mã Citad: 01204035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126279DA" w14:textId="77DDBBA9" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="005B66B6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="-4"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>ĐIỀU 5: TRÁCH NHIỆM CỦA CÁC BÊN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E964AD" w14:textId="371A6D2C" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="006C36F7">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D50FBC" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quyền và </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Trách nhiệm của Bên A</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...51 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="22C841CD" w14:textId="3E30D571" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Cung cấp cho bên B đầy đủ hồ sơ kinh tế, kỹ thuật và pháp lý của tài sản. Chịu hoàn toàn trách nhiệm về tính pháp lý của hồ sơ và tính chính xác</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50FBC" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, trung thực</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> của các thông tin đã cung cấp.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="77912019" w14:textId="4C87DC23" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve">Cử người đại diện liên hệ và giải quyết những khó khăn, vướng mắc phát sinh trong quá trình thẩm định. Tạo điều kiện thuận lợi và cần thiết trong quá trình thu thập thông tin, hồ sơ về dự án thẩm định từ lúc bắt đầu cho đến lúc kết thúc để </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>ên B tiến hành việc thẩm định giá có hiệu quả</w:t>
+      </w:r>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>, phù hợp quy định pháp luật về thẩm định giá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7EFCB523" w14:textId="1314FECA" w:rsidR="00D50FBC" w:rsidRPr="00901284" w:rsidRDefault="00D50FBC" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>Bên A hoặc người được Bên A cử có trách nhiệm hướng dẫn Bên B thực hiện khảo sát hiện trạng tài sản, đặc tính kỹ thuật</w:t>
+      </w:r>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> của</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>TSTĐG</w:t>
+      </w:r>
+      <w:r w:rsidR="0075398A" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> giá</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> tại thời điểm khảo sát tài sản</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> và phải chịu trách nhiệm với các hướng dẫn này.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2D3D6205" w14:textId="304E52E8" w:rsidR="00D50FBC" w:rsidRPr="00901284" w:rsidRDefault="00D50FBC" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve">Có trách nhiệm ký các </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>BBKSTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> theo mẫu và nội dung đã được trình bày trong </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>BBKSTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> phù hợp với hiện trạng tại thời điểm khảo sát. Trường hợp Bên B có yêu cầu mà bên A vì bất kỳ lý do nào khác mà không thực hiện ký xác nhận </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00E31631" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>BBKSTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> của Bên B</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> sau khi </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00DC2B91" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>CT, BCTĐG</w:t>
+      </w:r>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> đã được ban hành bởi Bên B</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> thì </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00E31631" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>BBKSTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> này được coi là đã được thống nhất và xác nhận giữa </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bên A và Bên B, mọi thông tin được trình bày trên </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>BBKSTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> của Bên B mặc nhiên được coi là đã trình bày phù hợp với thực trạng tài sản được khảo sát tại thời điểm khảo sát tài sản và Bên A phải hoàn toàn chịu trách nhiệm với các thông tin này với vai trò là người hướng dẫn khảo sát.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="13A732DC" w14:textId="6FFDC116" w:rsidR="00DC2B91" w:rsidRPr="00901284" w:rsidRDefault="00DC2B91" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...22 lines deleted...]
-        </w:rPr>
+          <w:w w:val="102"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>Bên A phải hoàn toàn chịu trách nhiệm về tính chính xác vị trí tài sản, pháp lý tài sản. Nếu có bất kỳ ảnh hưởng nào có thể gây ảnh hưởng đến tính pháp lý của tài sản (tranh chấp, tranh chấp mốc giới, tài sản bị lấn chiếm, đã nhận cầm cố, thế chấp hay bất kỳ hình thức nào khác có ảnh hưởng đến việc bảo toàn quyền sở hữu, quyền tự do chuyển nhượng tài sản, bị xâm lấn diện tích hoặc thay đổi hiện trạng kỹ thuật của tài sản… (nếu có), Bên A phải chủ động thông báo lại cho Bên B. Trường hợp nếu Bên A không thực hiện chủ động thông báo lại những thay đổi này cho Bên B thì sau thời điểm đã ban hành CT, BCTĐG mà các ảnh hưởng này (nếu có) có ảnh hưởng đến giá trị TSTĐG tại thời điểm thẩm định giá thì các ảnh hưởng này thuộc trách nhiệm Bên A.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="141C305F" w14:textId="10F88A5C" w:rsidR="0075398A" w:rsidRPr="00901284" w:rsidRDefault="0075398A" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>Bên A cam kết trong suốt quá trình thẩm định giá chỉ thực hiện thanh toán phần phí thẩm định giá đã được nêu tại Đ</w:t>
+      </w:r>
+      <w:r w:rsidR="008273E0" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>iều</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="004E3443" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>HĐDVTĐG và PLHĐDVTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nếu có) trực tiếp vào tài khoản của Bên B đã được ghi tại Điều 4 của </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>này. Mọi khoản chi phí mà Bên A thực hiện thanh toán cho cá nhân của Bên B hoặc cá nhân không phải do bên B chỉ định thu hộ (nếu có) mà có chi phối đến tính độc lập, khách quan của các thành viên có liên quan của Bên B thực hiện các khâu của quá trình thẩm định giá mà gây ảnh hưởng đến kết quả thẩm định giá, làm sai lệch kết quả thẩm định giá (nếu có) thì mọi trách nhiệm có liên quan (bao gồm cả trách nhiệm pháp lý, trách nhiệm về nghĩa vụ kinh tế, tài chính (nếu có)</w:t>
+      </w:r>
+      <w:r w:rsidR="008273E0" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> đến kết quả thẩm định giá thuộc về Bên A và các thành viên bị chi phối tính độc lập, khách quan.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="77A04B68" w14:textId="1976C733" w:rsidR="00105878" w:rsidRPr="00901284" w:rsidRDefault="00001747" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>Trước khi</w:t>
+      </w:r>
+      <w:r w:rsidR="00105878" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> chấp nhận Bên B ban hành </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00DC2B91" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>CT, BCTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>, Bên A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76C34" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> có trách nhiệm</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> phải thực hiện đọc kỹ các nội dung và chấp nhận toàn bộ</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00E76C34" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> các nội dung đã được ghi trong </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>BBKSTS</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76C34" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> tài sản, các</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> phương thức</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00E76C34" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>, các thông tin đã được</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> trình bày,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00E76C34" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> các tính toán,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> các ước tính</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00E76C34" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>, ước lượng, các ước đoán</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nếu có), các biện pháp kỹ thuật phân tích (nếu có), “Các giả thiết và giả thiết đặc biệt”, “Tuyên bố chung và miễn trừ trách nhiệm” và các nội dung được trình bày tại mục “Những điều khoản loại trừ và hạn chế của kết quả thẩm định giá” đã được Bên B trình bày tại </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2B91" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>CT, BCTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> mà bên Bên B đã thực hiện cung cấp và ban hành cho Bên A theo thỏa thuận tại </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve">này. </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00A9768E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>Nếu Bên A không thực hiện đọc, hiểu rõ và yêu cầu Bên B giải trình (nếu có) thì mọi trách nhiệm cuối cùng thuộc về Bên A.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="15895BFE" w14:textId="20419407" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sử dụng </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00DC2B91" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>CT, BCTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> do </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00E76C34" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ên B cung cấp đúng mục đích được ghi rõ trong </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">và </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E76C34" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>các v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ăn bản thẩm định giá. Nếu bên A sử dụng kết quả thẩm định giá sai mục đích thì phải chịu hoàn toàn trách nhiệm trước pháp luật.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2CBF6F30" w14:textId="2E27A582" w:rsidR="00E15B6B" w:rsidRPr="00901284" w:rsidRDefault="00E15B6B" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Trong trường hợp Bên A cố ý sử dụng chứng thư sai mục đích đã được quy định tại HĐDVTĐG và </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>CT, BCTĐG mà các hành đ</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0FB4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>ộ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>ng này gây phương hại đến uy tín, danh dự của Bên B, thì Bên A phải thực hiện bồi thường cho Bên B những tổn hại này theo quy định của pháp luật</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91CC4" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> hiện hành</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nếu có)</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="519ACAF5" w14:textId="68BB061B" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="004E3443" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CT, BCTĐG</w:t>
+      </w:r>
+      <w:r w:rsidR="0014237D" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> do </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="0014237D" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ên B phát hành không có giá trị thay thế cho bất kỳ loại giấy chứng nhận quyền sở hữu tài sản nào.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3A68EEDF" w14:textId="25BD496D" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chịu trách nhiệm về việc thanh toán phí dịch vụ thẩm định giá cho Bên B theo quy định tại Điều 4 của </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">này (kể cả trường hợp không sử dụng kết quả thẩm định). </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6BF2E155" w14:textId="1F5AB3B3" w:rsidR="00E76C34" w:rsidRPr="00901284" w:rsidRDefault="00E76C34" w:rsidP="00E76C34">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve">Được Bên B cung cấp 02 bộ </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00DC2B91" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>CT, BCTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> cho các </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>TSTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> giá được nêu tại Mục 1.1, Điều </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="004E3443" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve">này bằng tiếng Việt. Các phụ phí in sao y bản chính </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00DC2B91" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>CT, BCTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoặc bản dịch ra các thứ tiếng ngoài tiếng Việt sẽ được hai bên thống nhất tại </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="004E3443" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>PLHĐDVTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> khác (nếu có).</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:ind w:hanging="709" w:left="709"/>
+    <w:p w14:paraId="66A0C0FE" w14:textId="3AE9B3D0" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="004E502D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2.     </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00050815" w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quyền và t</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Quyền và t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">rách nhiệm của Bên B</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>rách nhiệm của Bên B</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4018C443" w14:textId="7CCED568" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Thực hiện việc thẩm định giá theo đề nghị Bên A đảm bảo tính khách quan, độc lập, chuyên nghiệp, thận trọng theo đúng các quy trình chuyên môn và quy định của pháp luật.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1FE6A367" w14:textId="6CEA8F29" w:rsidR="00CF6E59" w:rsidRPr="00901284" w:rsidRDefault="00CF6E59" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sau ngày thẩm định giá mọi thay đổi xảy ra trái với giả định, giả thiết đặc biệt hoặc thay đổi về thị trường, hệ thống pháp lý, chính trị hoặc có các tác động tới nhân viên của Bên B bởi các bên liên quan có chủ ý không trung thực (cố ý</w:t>
+      </w:r>
+      <w:r w:rsidR="00717FF1" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> hướng dẫn khảo sát không đúng vị trí tài sản, hiện trạng kỹ thuật, cung cấp hồ sơ pháp lý thiếu trung thực…)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoặc do các điều kiện bất khả kháng như thiên tai, địch họa, dịch họa…(nếu có) gây ảnh hưởng hoặc ảnh hưởng nghiêm trọng đến giá</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00110FD5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">trị của </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000F723E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>TSTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> giá được ước tính</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008273E0" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> thì</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> không thuộc phạm vi trách nhiệm của Bên B.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="112E1F13" w14:textId="4F53338D" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bảo đảm bí mật các thông tin tài liệu, hồ sơ liên quan đến dự án thẩm định do Bên A cung cấp.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="316AE27C" w14:textId="45D9B802" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Cấp cho Bên A 02 bản chính Chứng thư thẩm định giá.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6C7F8CEE" w14:textId="3E56FDDC" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Chịu trách nhiệm pháp lý về giá trị của số lượng tài sản được thẩm định và số lượng văn bản ban hành về kết quả thẩm định.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="227C5069" w14:textId="18A8273E" w:rsidR="001D263E" w:rsidRPr="00901284" w:rsidRDefault="00E76C34" w:rsidP="001D263E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Được nhận đầy đủ các khoản phí theo </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004E3443" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HĐDVTĐG</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE66AB" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">và các </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BE66AB" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>PL</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3443" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HĐDVTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nếu có).</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="621AF072" w14:textId="4DD7BE70" w:rsidR="005813D5" w:rsidRPr="00901284" w:rsidRDefault="005813D5" w:rsidP="001D263E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Các trường hợp Bên B được</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6BBC" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> quyền</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> đơn phương thu hồi CT, BCTĐG</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00AE6BBC" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, hủy CT, BCTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="819"/>
+    <w:p w14:paraId="632B4B5C" w14:textId="40A0930D" w:rsidR="005813D5" w:rsidRPr="00901284" w:rsidRDefault="005813D5" w:rsidP="00E15B6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:pBdr/>
-        <w:spacing w:after="120" w:before="120" w:line="312" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve">Bên A không hoàn thành nghĩa vụ thanh toán hoặc chỉ hoàn thành tạm ứng hoặc thanh toán một phần theo quy định tại </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG và các PLHĐDVTĐG (nếu có). Trong trường hợp này, hợp đồng sẽ tự động hủy vô điều kiện và </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">CT, BCTĐG và các văn bản </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00E15B6B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>định giá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kèm theo sẽ tự động hủy vô kiều kiện và không có giá trị pháp lý mà không cần sự chấp thuận của Bên A bằng văn bản hoặc bất kỳ hình thức nào khác.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="819"/>
+    <w:p w14:paraId="35182FA1" w14:textId="39C301D0" w:rsidR="005813D5" w:rsidRPr="00901284" w:rsidRDefault="005813D5" w:rsidP="00E15B6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:pBdr/>
-        <w:spacing w:after="120" w:before="120" w:line="312" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve">Phát hiện Bên A sử dụng </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">CT, BCTĐG sai mục đích tại bất kỳ thời điểm nào sau khi được Bên B </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00E15B6B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ký, đóng dấu ban</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> hành.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="819"/>
+    <w:p w14:paraId="1D74C53A" w14:textId="77803E69" w:rsidR="005813D5" w:rsidRPr="00901284" w:rsidRDefault="005813D5" w:rsidP="00E15B6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:pBdr/>
-        <w:spacing w:after="120" w:before="120" w:line="312" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bên B phát hiện các hành vi cố ý của các bên liên quan ảnh hưởng đến tính độc lập, chính trực, khách quan</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15B6B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Thanh toán phí thẩm định giá ngoài HĐDVTĐG và các PLHĐDVTĐG (nếu có) cho các bên liên quan mà không được sự chấp nhận của Bên A bằng văn bản; cố ý cung cấp sai lệnh thông tin khảo sát thực trạng tài sản thẩm định giá; cung cấp hồ sơ pháp lý, kỹ thuật không trung thực) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>cố ý chi phối làm sai lệch nghiêm trọng kết quả thẩm định giá.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="819"/>
+    <w:p w14:paraId="03FCA4D0" w14:textId="345317D3" w:rsidR="00AE6BBC" w:rsidRPr="00901284" w:rsidRDefault="00AE6BBC" w:rsidP="00E15B6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:pBdr/>
-        <w:spacing w:after="120" w:before="120" w:line="312" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:w w:val="102"/>
+        </w:rPr>
+        <w:t>Các trường hợp khác theo quy định của luật giá và các văn bản pháp luật khác có liên quan.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="819"/>
+    <w:p w14:paraId="18ACF544" w14:textId="688A6CE7" w:rsidR="00E15B6B" w:rsidRPr="00901284" w:rsidRDefault="00E15B6B" w:rsidP="00E15B6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bên B có quyền không hoàn lại bất kỳ khoản phí nào cho Bên A và các bên liên quan nếu CT, BCTĐG thuộc các trường hợp Bên B được đơn phương thu hồi</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6BBC" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, thông báo hủy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:ind/>
+    <w:p w14:paraId="21C3C2A0" w14:textId="77777777" w:rsidR="00F510AC" w:rsidRPr="00901284" w:rsidRDefault="00F510AC" w:rsidP="00F510AC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:ind/>
+    <w:p w14:paraId="744E7726" w14:textId="77777777" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="005B66B6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ĐIỀU 6: ĐIỀU KHOẢN THI HÀNH</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>ĐIỀU 6: ĐIỀU KHOẢN THI HÀNH</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="013DF434" w14:textId="523D0113" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hai bên cam kết tạo điều kiện thuận lợi cho nhau để thực hiện có hiệu quả các điều khoản đã ghi trong </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">này. Mọi thay đổi, bổ sung nội dung của </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>này phải được hai bên cùng thống nhất bằng văn bản.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="40CE2B0F" w14:textId="2016B03F" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Trong quá trình thực hiện </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>nếu có vướng mắc hoặc có tranh chấp hai bên cùng nhau bàn bạc thương lượng để giải quyết trên tinh thần hợp tác. Nếu không thể thương lượng, hòa giải được, hai bên thống nhất đưa vụ việc ra giải quyết tại Tòa án nhân dân cấp có thẩm quyền. Quyết định của Toà án là quyết định cuối cùng buộc hai bên phải thực hiện.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4056B2D2" w14:textId="6DBBA1EB" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="00BD5D29" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0014237D" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">này có hiệu lực kể từ ngày ký và được lập </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00F23FDC" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>có 07 (bảy) trang và in làm</w:t>
+      </w:r>
+      <w:r w:rsidR="0014237D" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00E0520E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidR="0014237D" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007B54A6" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>bốn</w:t>
+      </w:r>
+      <w:r w:rsidR="0014237D" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>) bản, bên A giữ 0</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6980" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0014237D" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="001E6980" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>hai</w:t>
+      </w:r>
+      <w:r w:rsidR="0014237D" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>) bản bên B giữ 2 (hai) bản có giá trị pháp lý như nhau</w:t>
+      </w:r>
+      <w:r w:rsidR="00932555" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5916F575" w14:textId="5024574D" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="00BD5D29" w:rsidP="005B66B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="720" w:left="709"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">HĐDVTĐG </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0014237D" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>này sẽ tự động thanh lý sau khi bên B thanh toán phí thẩm định cho bên A</w:t>
+      </w:r>
+      <w:r w:rsidR="008273E0" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoặc thực hiện ký Biên bản nghiệm thu, thanh lý hợp đồng</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007C334A" w:rsidRPr="00901284">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> bởi hai bên tùy theo </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C03CE3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="007C334A" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>hu cầu và điều kiện thực tế</w:t>
+      </w:r>
+      <w:r w:rsidR="0014237D" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pBdr/>
+    <w:p w14:paraId="60D37B2B" w14:textId="77777777" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="0014237D">
+      <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="927"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblBorders/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4887"/>
         <w:gridCol w:w="4894"/>
       </w:tblGrid>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00C86CF3" w:rsidRPr="00901284" w14:paraId="271842AF" w14:textId="77777777" w:rsidTr="0050284A">
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="2498" w:type="pct"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="07D81974" w14:textId="77777777" w:rsidR="00C265BD" w:rsidRDefault="0014237D" w:rsidP="00C265BD">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ĐẠI DIỆN BÊN A</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>ĐẠI DIỆN BÊN A</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4919A0FF" w14:textId="77777777" w:rsidR="00C265BD" w:rsidRDefault="00C265BD" w:rsidP="00C265BD">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="434A32F9" w14:textId="77777777" w:rsidR="00C265BD" w:rsidRDefault="00C265BD" w:rsidP="00C265BD">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-            </w:r>
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57F54213" w14:textId="77777777" w:rsidR="00C265BD" w:rsidRDefault="00C265BD" w:rsidP="00C265BD">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2542F34C" w14:textId="77777777" w:rsidR="00C265BD" w:rsidRDefault="00C265BD" w:rsidP="00C265BD">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="7A3E8CCC" w14:textId="5EC5424F" w:rsidR="00C265BD" w:rsidRPr="00901284" w:rsidRDefault="00C86CF3" w:rsidP="00C265BD">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-            </w:r>
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86CF3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-            </w:r>
-[...52 lines deleted...]
-              </w:rPr>
+              <w:t>Công ty Cổ phần Nhựa và Cơ khí Hải Phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="2502" w:type="pct"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4CAC58E2" w14:textId="77777777" w:rsidR="0014237D" w:rsidRDefault="0014237D" w:rsidP="0050284A">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ĐẠI DIỆN BÊN B</w:t>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>ĐẠI DIỆN BÊN B</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="48CD2A67" w14:textId="77777777" w:rsidR="00C265BD" w:rsidRDefault="00C265BD" w:rsidP="0050284A">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="1D98FCAB" w14:textId="77777777" w:rsidR="00C265BD" w:rsidRDefault="00C265BD" w:rsidP="0050284A">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-            </w:r>
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F462E52" w14:textId="77777777" w:rsidR="00C265BD" w:rsidRDefault="00C265BD" w:rsidP="0050284A">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F0A2158" w14:textId="77777777" w:rsidR="00C265BD" w:rsidRDefault="00C265BD" w:rsidP="0050284A">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="446B5CDF" w14:textId="2AF4ED3D" w:rsidR="00C265BD" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="0050284A">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C51F9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Vũ Văn Quân</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="0ADAA9CD" w14:textId="4F912F59" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="00477ECD">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00CC2F6A" w:rsidRPr="00747723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Số thẻ thẩm định viên về giá: </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC2F6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>XII17.1825</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="01B0CCD5" w14:textId="77777777" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="0050284A">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="76AEB30F" w14:textId="77777777" w:rsidR="0014237D" w:rsidRPr="00901284" w:rsidRDefault="0014237D" w:rsidP="0050284A">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...18 lines deleted...]
-                <w:bCs/>
+                <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...42 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00770B79" w:rsidRPr="00901284" w14:paraId="021BE0B9" w14:textId="77777777" w:rsidTr="0050284A">
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="2498" w:type="pct"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B8056BE" w14:textId="77777777" w:rsidR="00770B79" w:rsidRPr="00901284" w:rsidRDefault="00770B79" w:rsidP="00C265BD">
             <w:pPr>
-              <w:pBdr/>
               <w:spacing w:line="312" w:lineRule="auto"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="058CB582" w14:textId="77777777" w:rsidR="00770B79" w:rsidRPr="00901284" w:rsidRDefault="00770B79" w:rsidP="0050284A">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-            </w:r>
-            <w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="71D8D6CF" w14:textId="2CEFFA7C" w:rsidR="009A047E" w:rsidRPr="00901284" w:rsidRDefault="000B305F" w:rsidP="00063527">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>
+          <w:br w:type="page"/>
+        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D55B48B" w14:textId="45F30E19" w:rsidR="009A047E" w:rsidRPr="00901284" w:rsidRDefault="009A047E" w:rsidP="009A047E">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PHỤ LỤC </w:t>
+      </w:r>
+      <w:r w:rsidR="006706BF" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HỢP ĐỒNG DỊCH VỤ THẨM ĐỊNH GIÁ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFC0ED0" w14:textId="7F6A12B6" w:rsidR="009A047E" w:rsidRPr="00901284" w:rsidRDefault="009A047E" w:rsidP="009A047E">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Số: </w:t>
+      </w:r>
+      <w:r w:rsidR="00714CFB" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HSTD-20260318-0020/HĐTĐ-VFI-01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BA97DB" w14:textId="75D2DB70" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="009A047E" w:rsidP="00A85B1B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Căn cứ theo HĐ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B818DD" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DVTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> số </w:t>
+      </w:r>
+      <w:r w:rsidR="00857B3C" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HSTD-20260318-0020/HĐTĐ-VFI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đã ký </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92DA7" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ngày 19 tháng 3 năm 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5584FF9C" w14:textId="66052AD0" w:rsidR="009A047E" w:rsidRPr="00901284" w:rsidRDefault="009A047E" w:rsidP="00A85B1B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Căn cứ nhu cầu thực</w:t>
+      </w:r>
+      <w:r w:rsidR="00B818DD" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>tế </w:t>
+      </w:r>
+      <w:r w:rsidR="0090495D" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>triển khai công việc và đặc thù TSTĐG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782A1E38" w14:textId="47FC586E" w:rsidR="009A047E" w:rsidRPr="00901284" w:rsidRDefault="009A047E" w:rsidP="00A85B1B">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hôm nay, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92DA7" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ngày 23 tháng 3 năm 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Tại </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85B1B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>văn phòng Công ty CP Thẩm định và Đầu tư Tài chính Hoa Sen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85B1B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Chúng tôi gồm có:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9726" w:type="dxa"/>
+        <w:tblInd w:w="168" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="113" w:type="dxa"/>
+          <w:right w:w="113" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1505"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="7951"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="6A1F8A74" w14:textId="77777777" w:rsidTr="005B180B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1446E855" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="-9"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>BÊN A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
-[...2 lines deleted...]
-            <w:noWrap w:val="false"/>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F4BCD8E" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="005B180B">
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="-9"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00901284">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A19C822" w14:textId="57F65540" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="003463E9" w:rsidP="005B180B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Công ty Cổ phần Nhựa và Cơ khí Hải Phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="01DA3C37" w14:textId="77777777" w:rsidTr="005B180B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="570F76A1" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Mã số thuế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0746ED50" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="470ABBFA" w14:textId="34C0CCC4" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="003463E9" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="674B0BFE" w14:textId="77777777" w:rsidTr="005B180B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C44CE04" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đia chỉ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A04698" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC12F94" w14:textId="26D15276" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="003463E9" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="48B55749" w14:textId="77777777" w:rsidTr="005B180B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4517F733" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Đại diện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="437336E5" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="360DC117" w14:textId="582A2432" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="003463E9" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="38DEFD12" w14:textId="77777777" w:rsidTr="005B180B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE273BE" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Chức vụ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7F3343" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DE7943" w14:textId="51CAA24D" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00435832" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901284" w:rsidRPr="00901284" w14:paraId="31F0B968" w14:textId="77777777" w:rsidTr="005B180B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9F6D96" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="483BE95C" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D744E68" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="005B180B">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C51F9" w:rsidRPr="00901284" w14:paraId="78653D19" w14:textId="77777777" w:rsidTr="005B180B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B05AB83" w14:textId="5595256C" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="-9"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>BÊN B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2391AD8A" w14:textId="2D9F199A" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:ind w:right="-9"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BB3ECE" w14:textId="37FFAAA3" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F3F08">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>CÔNG TY CỔ PHẦN THẨM ĐỊNH VÀ ĐẦU TƯ TÀI CHÍNH HOA SEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C51F9" w:rsidRPr="00901284" w14:paraId="6E68D413" w14:textId="77777777" w:rsidTr="005B180B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE5E73C" w14:textId="0BA1EF72" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Địa chỉ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E4CC14" w14:textId="630B9732" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4875E897" w14:textId="72CA96E3" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1740">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>BT5 - 23, Khu đô thị mới Văn Phú, Phường Kiến Hưng, Thành phố Hà Nội</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C51F9" w:rsidRPr="00901284" w14:paraId="27C0E169" w14:textId="77777777" w:rsidTr="005B180B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="469CDA55" w14:textId="0D25BF66" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Điện thoại</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A70CB6B" w14:textId="4C7C6009" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="243887DD" w14:textId="0CD41984" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3382"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1740">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>024 2264 4333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C51F9" w:rsidRPr="00901284" w14:paraId="0A6F27C7" w14:textId="77777777" w:rsidTr="005B180B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D942E7F" w14:textId="1B927652" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Mã số thuế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C87E34" w14:textId="7BBE3B63" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9E4FFB" w14:textId="334CE679" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2166D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0102708994</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C51F9" w:rsidRPr="00901284" w14:paraId="6BE4CA86" w14:textId="77777777" w:rsidTr="005B180B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6555BDBB" w14:textId="3710BAF2" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Mã số GCN đủ điều kiện hành nghề</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="255C90DE" w14:textId="1EDAD248" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2E57A2" w14:textId="68BD4DDA" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>275/TĐG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C51F9" w:rsidRPr="00901284" w14:paraId="362F0E5B" w14:textId="77777777" w:rsidTr="005B180B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="433A6D71" w14:textId="3028B5EA" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tài khoản số</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33855E25" w14:textId="7E3F3427" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E797FF8" w14:textId="4ED9DEC8" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2166D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>1505112366666 tại Agribank Chi nhánh Hà Nội II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C51F9" w:rsidRPr="00901284" w14:paraId="14C94FCB" w14:textId="77777777" w:rsidTr="005B180B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46469AEA" w14:textId="3B0B7813" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đại diện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB1E564" w14:textId="1DA6266F" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB9F3C3" w14:textId="1D0CC8F7" w:rsidR="004C51F9" w:rsidRPr="00901284" w:rsidRDefault="004C51F9" w:rsidP="004C51F9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="288" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2166D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Vũ Văn Quân</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Chức vụ: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>Chủ Tịch HĐQT kiêm Tổng Giám Đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...1 lines deleted...]
-        <w:pBdr/>
+    <w:p w14:paraId="150FF5B9" w14:textId="77777777" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00B818DD" w:rsidP="009A047E">
+      <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
-        <w:ind/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644D56FD" w14:textId="498D84DB" w:rsidR="009A047E" w:rsidRPr="00901284" w:rsidRDefault="009A047E" w:rsidP="00B818DD">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sau khi xem xét, thỏa</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85B1B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thuận</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> hai bên đã đi đến thống nhất ký </w:t>
+      </w:r>
+      <w:r w:rsidR="0090495D" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PLHĐDVTĐG số</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0065797A" w:rsidRPr="0065797A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HSTD-20260318-0020/HĐTĐ-VFI-01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> đối với </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3443" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HĐDVTĐG</w:t>
+      </w:r>
+      <w:r w:rsidR="0090495D" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đã ký số </w:t>
+      </w:r>
+      <w:r w:rsidR="00641A44" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HSTD-20260318-0020/HĐTĐ-VFI </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7F8D" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00641A44" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ngày 19 tháng 3 năm 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00B818DD" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>cụ thể như sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674AE1B6" w14:textId="77777777" w:rsidR="0090495D" w:rsidRPr="00901284" w:rsidRDefault="0090495D" w:rsidP="00B818DD">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="592E35BA" w14:textId="40899662" w:rsidR="00B818DD" w:rsidRPr="00901284" w:rsidRDefault="00050815" w:rsidP="00050815">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Điều 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B818DD" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Quy định mức phụ phí bổ sung đã đ</w:t>
+      </w:r>
+      <w:r w:rsidR="008273E0" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ược</w:t>
+      </w:r>
+      <w:r w:rsidR="00B818DD" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thỏa thuận tại mục 3.2, Điều 3, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HĐDVTĐG </w:t>
+      </w:r>
+      <w:r w:rsidR="00B818DD" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>số</w:t>
+      </w:r>
+      <w:r w:rsidR="009818E5" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HSTD-20260318-0020/HĐTĐ-VFI</w:t>
+      </w:r>
+      <w:r w:rsidR="00B818DD" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đã ký </w:t>
+      </w:r>
+      <w:r w:rsidR="00D573C2" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ngày 19 tháng 3 năm 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00B818DD" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> như sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136856C9" w14:textId="77777777" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="001658E5" w:rsidP="001658E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7587"/>
+        </w:tabs>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00134370">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5760"/>
+        <w:gridCol w:w="2520"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001658E5" w:rsidRPr="00134370" w14:paraId="080992B8" w14:textId="77777777" w:rsidTr="00E741E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D61119" w14:textId="77777777" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="001658E5" w:rsidP="00E741E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Phí khảo sát thực địa (1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="435AA8C6" w14:textId="5F8F20ED" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="00A42116" w:rsidP="00E741E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001658E5" w:rsidRPr="00134370" w14:paraId="642A95E7" w14:textId="77777777" w:rsidTr="00E741E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="724E47B3" w14:textId="77777777" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="001658E5" w:rsidP="00E741E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Phí hỗ trợ thu thập thông tin quy hoạch chuyên sâu (nếu có) (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40219A55" w14:textId="758B7B74" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="00A42116" w:rsidP="00E741E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001658E5" w:rsidRPr="00134370" w14:paraId="19F0CAE2" w14:textId="77777777" w:rsidTr="00E741E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C5B5C1" w14:textId="77777777" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="001658E5" w:rsidP="00E741E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Phụ phí ngoại tỉnh, khu vực khó khăn (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BDA8A19" w14:textId="68661E97" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="00A42116" w:rsidP="00E741E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001658E5" w:rsidRPr="00134370" w14:paraId="48EBFD66" w14:textId="77777777" w:rsidTr="00E741E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A405DC" w14:textId="77777777" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="001658E5" w:rsidP="00E741E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Các phụ phí khác: (vé máy bay, tàu hỏa, ăn nghỉ) (4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4081A6E2" w14:textId="531A26A2" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="00A42116" w:rsidP="00E741E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001658E5" w:rsidRPr="00134370" w14:paraId="6114EA31" w14:textId="77777777" w:rsidTr="00E741E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20650EF8" w14:textId="77777777" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="001658E5" w:rsidP="00E741E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Phụ phí khác (nếu có) (5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FFBFC8F" w14:textId="3B701B76" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="00210DA8" w:rsidP="00E741E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001658E5" w:rsidRPr="00134370" w14:paraId="62AADB2C" w14:textId="77777777" w:rsidTr="00E741E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A693762" w14:textId="77777777" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="001658E5" w:rsidP="00E741E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134370">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tổng cộng (1)+(2)+(3)+(4)+(5) (*)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="317EA5C9" w14:textId="3F291B10" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="00F029CA" w:rsidP="00E741E0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4FA707F1" w14:textId="77777777" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="001658E5" w:rsidP="001658E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="270" w:firstLine="297"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00134370">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E8840A" w14:textId="66923CBE" w:rsidR="001658E5" w:rsidRPr="00134370" w:rsidRDefault="001658E5" w:rsidP="001658E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="270" w:firstLine="297"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00134370">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      (Bằng chữ:</w:t>
+      </w:r>
+      <w:r w:rsidR="006009C4" w:rsidRPr="006009C4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006009C4" w:rsidRPr="006009C4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Không đồng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134370">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>./.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0862CB85" w14:textId="77777777" w:rsidR="00050815" w:rsidRPr="00901284" w:rsidRDefault="008D4C2A" w:rsidP="00050815">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(*) Các khoản phí và phụ phí nếu trên chưa bao gồm thuế VAT theo quy định hiện hành.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35250D07" w14:textId="4E3FE896" w:rsidR="001E22E0" w:rsidRPr="00901284" w:rsidRDefault="00050815" w:rsidP="001E22E0">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Điều 2: Điều chỉnh Điều 4</w:t>
+      </w:r>
+      <w:r w:rsidR="001E22E0" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HĐDVTĐG </w:t>
+      </w:r>
+      <w:r w:rsidR="001E22E0" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>số</w:t>
+      </w:r>
+      <w:r w:rsidR="00976B57" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HSTD-20260318-0020/HĐTĐ-VFI đã ký ngày 19 tháng 3 năm 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="001E22E0" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> như sau:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A431FAD" w14:textId="216F42C0" w:rsidR="00050815" w:rsidRPr="00901284" w:rsidRDefault="00050815" w:rsidP="001E22E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Các khoản chi phí trên được Bên A thanh toán cho Bên B ngay khi thực hiện ký </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3443" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HĐDVTĐG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1470C389" w14:textId="4F1FFC08" w:rsidR="00050815" w:rsidRPr="00901284" w:rsidRDefault="00050815" w:rsidP="00050815">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Hình thức thanh toán:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454613CB" w14:textId="713F2391" w:rsidR="00050815" w:rsidRPr="00901284" w:rsidRDefault="00050815" w:rsidP="00050815">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:firstLine="270"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Thanh toán bằng tiền mặt cho người được Bên B ủy quyền (có giấy giới thiệu) hoặc;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD799B9" w14:textId="4C4F9201" w:rsidR="00050815" w:rsidRPr="00901284" w:rsidRDefault="00050815" w:rsidP="00050815">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:firstLine="270"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Thanh toàn bằng chuyển</w:t>
+      </w:r>
+      <w:r w:rsidR="001E22E0" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> khoản</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vào tài khoản ngân hàng của Bên B, theo số tài khoản dưới đây:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8B0968" w14:textId="77777777" w:rsidR="00050815" w:rsidRPr="00901284" w:rsidRDefault="00050815" w:rsidP="00050815">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Tên tài khoản: Công ty CP thẩm định và Đầu tư Tài chính Hoa Sen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F4A602" w14:textId="77777777" w:rsidR="00050815" w:rsidRPr="00901284" w:rsidRDefault="00050815" w:rsidP="00050815">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Số tài khoản: 1505112366666</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229182A7" w14:textId="3FEC3A0D" w:rsidR="00050815" w:rsidRPr="00901284" w:rsidRDefault="00050815" w:rsidP="00050815">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ngân hàng: Agribank chi nhánh Hà Nội </w:t>
+      </w:r>
+      <w:r w:rsidR="00336BB2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434E181C" w14:textId="77777777" w:rsidR="00050815" w:rsidRPr="00901284" w:rsidRDefault="00050815" w:rsidP="00050815">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Mã Citad: 01204035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8F2A35" w14:textId="77777777" w:rsidR="00050815" w:rsidRPr="00901284" w:rsidRDefault="00050815" w:rsidP="00050815">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="2268"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5628961D" w14:textId="14C48610" w:rsidR="009A047E" w:rsidRPr="00901284" w:rsidRDefault="00050815" w:rsidP="00050815">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Điều </w:t>
+      </w:r>
+      <w:r w:rsidR="00410E77" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85B1B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Thỏa thuận</w:t>
+      </w:r>
+      <w:r w:rsidR="009A047E" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A6CD4C" w14:textId="314754B4" w:rsidR="00CA3D4A" w:rsidRPr="00901284" w:rsidRDefault="009A047E" w:rsidP="009A047E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quyền và nghĩa vụ của mỗi bên được quy định trong </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HĐDVTĐG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>số</w:t>
+      </w:r>
+      <w:r w:rsidR="004722F4" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HSTD-20260318-0020/HĐTĐ-VFI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257FD33E" w14:textId="2AD75844" w:rsidR="00A85B1B" w:rsidRPr="00901284" w:rsidRDefault="00CA3D4A" w:rsidP="009A047E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hai bên thống nhất </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85B1B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rong bất kỳ trường hợp nào </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85B1B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ên B</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85B1B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sẽ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> không phải thực hiện hoàn trả lại  khoản </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85B1B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>phụ phí bổ sung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nêu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85B1B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>tại mục 1 phục này</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cho bên A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85B1B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trong bất</w:t>
+      </w:r>
+      <w:r w:rsidR="00A475B3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85B1B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>kỳ trường hợp nào.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535A0D50" w14:textId="112EFA1A" w:rsidR="00A85B1B" w:rsidRPr="00901284" w:rsidRDefault="009A047E" w:rsidP="009A047E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Phụ lục </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D29" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HĐDVTĐG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>được lập thành …….. bản, có nội dung &amp; giá trị pháp lý như nhau, mỗi bên giữ ……. bản.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DEB40C" w14:textId="6D87217B" w:rsidR="00770B79" w:rsidRPr="00770B79" w:rsidRDefault="009A047E" w:rsidP="00770B79">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Phụ lục này là một phần không thể tách rời của</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85B1B" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HĐDVTĐG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> số </w:t>
+      </w:r>
+      <w:r w:rsidR="004722F4" w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HSTD-20260318-0020/HĐTĐ-VFI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901284">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> và có giá trị kể từ ngày ký</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AE03AE" w14:textId="77777777" w:rsidR="00770B79" w:rsidRPr="00901284" w:rsidRDefault="00770B79" w:rsidP="00770B79">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="927"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4880" w:type="pct"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4769"/>
+        <w:gridCol w:w="4777"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00770B79" w:rsidRPr="00901284" w14:paraId="319F0015" w14:textId="77777777" w:rsidTr="00295B37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2498" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D00373" w14:textId="77777777" w:rsidR="00770B79" w:rsidRDefault="00770B79" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ĐẠI DIỆN BÊN A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F21396D" w14:textId="77777777" w:rsidR="00770B79" w:rsidRDefault="00770B79" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18A5051C" w14:textId="77777777" w:rsidR="00770B79" w:rsidRDefault="00770B79" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DC1B5FA" w14:textId="77777777" w:rsidR="00770B79" w:rsidRDefault="00770B79" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B6EF124" w14:textId="77777777" w:rsidR="00770B79" w:rsidRDefault="00770B79" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A25CA32" w14:textId="77777777" w:rsidR="00770B79" w:rsidRPr="00901284" w:rsidRDefault="00770B79" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86CF3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Công ty Cổ phần Nhựa và Cơ khí Hải Phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CAAB05" w14:textId="77777777" w:rsidR="00770B79" w:rsidRDefault="00770B79" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901284">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ĐẠI DIỆN BÊN B</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="480FA3E6" w14:textId="77777777" w:rsidR="00770B79" w:rsidRDefault="00770B79" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B0F9A87" w14:textId="77777777" w:rsidR="00770B79" w:rsidRDefault="00770B79" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40A7FD11" w14:textId="77777777" w:rsidR="00770B79" w:rsidRDefault="00770B79" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07A44EB8" w14:textId="77777777" w:rsidR="00770B79" w:rsidRDefault="00770B79" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="730EE373" w14:textId="604ACA08" w:rsidR="00770B79" w:rsidRDefault="004C51F9" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C51F9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Vũ Văn Quân</w:t>
+            </w:r>
+            <w:r w:rsidR="00770B79" w:rsidRPr="00901284">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48A58061" w14:textId="77777777" w:rsidR="00565AF2" w:rsidRPr="00134370" w:rsidRDefault="00565AF2" w:rsidP="00565AF2">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747723">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Số thẻ thẩm định viên về giá: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>XII17.1825</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03242910" w14:textId="77777777" w:rsidR="006A2DB8" w:rsidRPr="00901284" w:rsidRDefault="006A2DB8" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D38A5DF" w14:textId="77777777" w:rsidR="00770B79" w:rsidRPr="00901284" w:rsidRDefault="00770B79" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21400F7D" w14:textId="77777777" w:rsidR="00770B79" w:rsidRPr="00901284" w:rsidRDefault="00770B79" w:rsidP="00261882">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3414684D" w14:textId="77777777" w:rsidR="006A2DB8" w:rsidRDefault="006A2DB8" w:rsidP="006A2DB8">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF21DCE" w14:textId="77777777" w:rsidR="006A2DB8" w:rsidRDefault="006A2DB8" w:rsidP="006A2DB8">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...14 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr>
-[...5 lines deleted...]
-      <w:pgSz w:h="16834" w:orient="portrait" w:w="11909"/>
+    <w:p w14:paraId="37D0BCED" w14:textId="77777777" w:rsidR="005D01BD" w:rsidRPr="00901284" w:rsidRDefault="005D01BD" w:rsidP="00FF278F">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F81843" w14:textId="77777777" w:rsidR="007F47C1" w:rsidRPr="00901284" w:rsidRDefault="007F47C1" w:rsidP="00FF278F">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC797AF" w14:textId="77777777" w:rsidR="007F47C1" w:rsidRPr="00901284" w:rsidRDefault="007F47C1" w:rsidP="00FF278F">
+      <w:pPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007F47C1" w:rsidRPr="00901284" w:rsidSect="0060052D">
+      <w:footerReference w:type="even" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="993" w:right="710" w:bottom="567" w:left="1418" w:header="720" w:footer="398" w:gutter="0"/>
-      <w:cols w:num="1" w:sep="0" w:space="720" w:equalWidth="1"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="773A6982" w14:textId="77777777" w:rsidR="007B323D" w:rsidRDefault="007B323D">
       <w:r>
         <w:separator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5C0BE804" w14:textId="77777777" w:rsidR="007B323D" w:rsidRDefault="007B323D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-    <w:panose1 w:val="05010000000000000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:panose1 w:val="05010000000000000000"/>
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Mono">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-    <w:panose1 w:val="02020603020101020101"/>
+  <w:font w:name=".VnTime">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B7200000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
-    <w:panose1 w:val="02020603020101020101"/>
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...6 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Liberation Mono">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="7518D441" w14:textId="77777777" w:rsidR="00ED6C74" w:rsidRDefault="00ED6C74" w:rsidP="00EB0EC4">
     <w:pPr>
-      <w:pStyle w:val="806"/>
-[...7 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:pStyle w:val="Footer"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="5493C6C3" w14:textId="77777777" w:rsidR="00ED6C74" w:rsidRDefault="00ED6C74" w:rsidP="00EB0EC4">
     <w:pPr>
-      <w:pStyle w:val="806"/>
-[...1 lines deleted...]
-      <w:spacing/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r/>
-    <w:r/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="720833A0" w14:textId="77777777" w:rsidR="00212196" w:rsidRPr="00192AD3" w:rsidRDefault="00212196" w:rsidP="00192AD3">
     <w:pPr>
-      <w:pStyle w:val="806"/>
-[...5 lines deleted...]
-        <w:rStyle w:val="808"/>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-        <w:rStyle w:val="808"/>
+    <w:r w:rsidRPr="00192AD3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-[...3 lines deleted...]
-      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    <w:r w:rsidRPr="00192AD3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:rStyle w:val="808"/>
+    <w:r w:rsidRPr="00192AD3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00796A2A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00192AD3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="3FB163F5" w14:textId="77777777" w:rsidR="00ED6C74" w:rsidRDefault="00ED6C74" w:rsidP="00EB0EC4">
     <w:pPr>
-      <w:pStyle w:val="806"/>
-[...1 lines deleted...]
-      <w:spacing/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r/>
-    <w:r/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0787602B" w14:textId="77777777" w:rsidR="007B323D" w:rsidRDefault="007B323D">
       <w:r>
         <w:separator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="437C83F4" w14:textId="77777777" w:rsidR="007B323D" w:rsidRDefault="007B323D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01E8582B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB0AB41E"/>
+    <w:lvl w:ilvl="0" w:tplc="755EFAD8">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09F70BF7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E594F0E4"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
-[...12 lines deleted...]
-      <w:suff w:val="tab"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
-[...132 lines deleted...]
-      <w:lvlText w:val="%1"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...12 lines deleted...]
-      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%1.%2"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="420" w:left="420"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
-      <w:lvlJc w:val="left"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="720" w:left="720"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="720" w:left="720"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="1080" w:left="1080"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="1080" w:left="1080"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="1440" w:left="1440"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="1440" w:left="1440"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CB64C4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="824C012A"/>
+    <w:lvl w:ilvl="0" w:tplc="2F309916">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BBF12C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5DC0BE4"/>
+    <w:lvl w:ilvl="0" w:tplc="94227542">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...3 lines deleted...]
-      <w:lvlJc w:val="left"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CC449CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B60222C4"/>
+    <w:lvl w:ilvl="0" w:tplc="202CA398">
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
-      <w:numFmt w:val="bullet"/>
-[...285 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:start w:val="0"/>
-[...4 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...9 lines deleted...]
-      <w:suff w:val="tab"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F0A6A33"/>
-    <w:lvl w:ilvl="0">
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FD80B30"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21835F45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A4CFC2C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E093BE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C6A7B60"/>
+    <w:lvl w:ilvl="0" w:tplc="75C20D46">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30F30764"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5DC6A34"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34124520"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44ACC876"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34734F3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="53D816FA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="360512AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36D03380"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="360" w:left="720"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pPr>
-[...9 lines deleted...]
-      <w:isLgl w:val="false"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%3."/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:pPr>
-[...37 lines deleted...]
-      <w:isLgl w:val="false"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%6."/>
-[...50 lines deleted...]
-      <w:suff w:val="tab"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-[...150 lines deleted...]
-      <w:lvlJc w:val="left"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CEB47ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B080FBE"/>
+    <w:lvl w:ilvl="0" w:tplc="202CA398">
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
-      <w:numFmt w:val="bullet"/>
-[...677 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:start w:val="0"/>
-[...4 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...9 lines deleted...]
-      <w:suff w:val="tab"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D750218"/>
-    <w:lvl w:ilvl="0">
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF7C56DE"/>
+    <w:lvl w:ilvl="0" w:tplc="202CA398">
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
-      <w:numFmt w:val="bullet"/>
-[...6 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:start w:val="0"/>
-      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="407C1B8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0AC83CA"/>
+    <w:lvl w:ilvl="0" w:tplc="19BCC078">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6CDE07CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="440838C9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5D5C027A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
-[...294 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="360" w:left="720"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
-      <w:lvlJc w:val="left"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="720" w:left="1440"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="443B4629"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C3985580"/>
+    <w:lvl w:ilvl="0" w:tplc="19BCC078">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46951329"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A7EE296"/>
+    <w:lvl w:ilvl="0" w:tplc="86D65A74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472A4753"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1018AB26"/>
+    <w:lvl w:ilvl="0" w:tplc="2F309916">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1174" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1894" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2614" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3334" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4054" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4774" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5494" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6214" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6934" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F361A52"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F74FBB6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51A56B38"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EE283372"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="720" w:left="1800"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="1080" w:left="2520"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="1080" w:left="2880"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="1440" w:left="3600"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="1440" w:left="3960"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="1800" w:left="4680"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
-[...51 lines deleted...]
-      <w:lvlJc w:val="left"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="598631DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="693820D4"/>
+    <w:lvl w:ilvl="0" w:tplc="C7EA0AD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...678 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1426" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...9 lines deleted...]
-      <w:suff w:val="tab"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7186" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F9B775B"/>
-    <w:lvl w:ilvl="0">
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="503CA1E0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...11 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pPr>
-[...9 lines deleted...]
-      <w:isLgl w:val="false"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%3."/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:pPr>
-[...11 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60206963"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0E47BF8"/>
+    <w:lvl w:ilvl="0" w:tplc="755EFAD8">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="930"/>
+        </w:tabs>
+        <w:ind w:left="930" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1650"/>
+        </w:tabs>
+        <w:ind w:left="1650" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2370"/>
+        </w:tabs>
+        <w:ind w:left="2370" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3090"/>
+        </w:tabs>
+        <w:ind w:left="3090" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3810"/>
+        </w:tabs>
+        <w:ind w:left="3810" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4530"/>
+        </w:tabs>
+        <w:ind w:left="4530" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5250"/>
+        </w:tabs>
+        <w:ind w:left="5250" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5970"/>
+        </w:tabs>
+        <w:ind w:left="5970" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6690"/>
+        </w:tabs>
+        <w:ind w:left="6690" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="613A3E93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26026AB4"/>
+    <w:lvl w:ilvl="0" w:tplc="E1809776">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...257 lines deleted...]
-      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%1."/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="360" w:left="720"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pPr>
-[...9 lines deleted...]
-      <w:isLgl w:val="false"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61D3152E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="844022E2"/>
+    <w:lvl w:ilvl="0" w:tplc="755EFAD8">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66F75B4A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD8C35A4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="670F64F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96F25556"/>
+    <w:lvl w:ilvl="0" w:tplc="9152591A">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67630EF8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FEC1FE0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:pPr>
-[...11 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...11 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pPr>
-[...9 lines deleted...]
-      <w:isLgl w:val="false"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%6."/>
-[...13 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68763F92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="178A7A54"/>
+    <w:lvl w:ilvl="0" w:tplc="2F309916">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75917E18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="81B0A568"/>
+    <w:lvl w:ilvl="0" w:tplc="40F43ECA">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...482 lines deleted...]
-      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%1."/>
-      <w:numFmt w:val="decimal"/>
-[...280 lines deleted...]
-        <w:pBdr/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="284"/>
+          <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind w:hanging="284" w:left="284"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2F309916">
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-        <w:pBdr/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="1134"/>
+          <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
-        <w:spacing/>
-[...3 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
-      <w:start w:val="0"/>
-[...4 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-        <w:pBdr/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="2460"/>
+          <w:tab w:val="num" w:pos="2460"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind w:hanging="360" w:left="2460"/>
+        <w:ind w:left="2460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...4 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3000"/>
+        </w:tabs>
+        <w:ind w:left="3000" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3720"/>
+        </w:tabs>
+        <w:ind w:left="3720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4440"/>
+        </w:tabs>
+        <w:ind w:left="4440" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-        <w:pBdr/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="3000"/>
+          <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
-        <w:spacing/>
-[...9 lines deleted...]
-      <w:lvlText w:val="%5."/>
+        <w:ind w:left="5160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pPr>
-        <w:pBdr/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="3720"/>
+          <w:tab w:val="num" w:pos="5880"/>
         </w:tabs>
-        <w:spacing/>
-[...7 lines deleted...]
-      <w:isLgl w:val="false"/>
+        <w:ind w:left="5880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%6."/>
-[...2 lines deleted...]
-        <w:pBdr/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="4440"/>
+          <w:tab w:val="num" w:pos="6600"/>
         </w:tabs>
-        <w:spacing/>
-[...9 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="6600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76915DE7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EDD0F848"/>
+    <w:lvl w:ilvl="0" w:tplc="19BCC078">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79C71B6E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="246A520C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...62 lines deleted...]
-      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
-[...132 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...12 lines deleted...]
-      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%1.%2."/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="360" w:left="720"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
-      <w:lvlJc w:val="left"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="720" w:left="1440"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4."/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="720" w:left="1800"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="1080" w:left="2520"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="1080" w:left="2880"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="1440" w:left="3600"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pPr>
-[...2 lines deleted...]
-        <w:ind w:hanging="1440" w:left="3960"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-[...16 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CDE2D30"/>
-    <w:lvl w:ilvl="0">
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="688A0D0A"/>
+    <w:lvl w:ilvl="0" w:tplc="9152591A">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:numFmt w:val="bullet"/>
-[...9 lines deleted...]
-      <w:suff w:val="tab"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="629871049">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1118794713">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="805049303">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="983122300">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="4945303">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1528370691">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1328971189">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1865561002">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1083725873">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="803430382">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1672180583">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="123738877">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="978147916">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1368674100">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1658072439">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1620378282">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="2027167908">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1385567592">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1767380849">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="621765576">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1110782556">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="272517377">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="469133747">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="985166070">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1055816322">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="33972079">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="956839656">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="203297609">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2034913734">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1546872373">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="970862067">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="13463703">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1958294947">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1460953611">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-  <w:documentProtection/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="130"/>
+  <w:hideSpellingErrors/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:pos w:val="pageBottom"/>
-[...2 lines deleted...]
-    <w:numRestart w:val="continuous"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:pos w:val="docEnd"/>
-[...2 lines deleted...]
-    <w:numRestart w:val="continuous"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00EB0EC4"/>
+    <w:rsid w:val="00000669"/>
+    <w:rsid w:val="00000FCC"/>
+    <w:rsid w:val="000012F5"/>
+    <w:rsid w:val="00001747"/>
+    <w:rsid w:val="00002BEB"/>
+    <w:rsid w:val="00003F8B"/>
+    <w:rsid w:val="00004F4C"/>
+    <w:rsid w:val="000059C2"/>
+    <w:rsid w:val="00007185"/>
+    <w:rsid w:val="000077D7"/>
+    <w:rsid w:val="000105A0"/>
+    <w:rsid w:val="000145FC"/>
+    <w:rsid w:val="00016D32"/>
+    <w:rsid w:val="00025661"/>
+    <w:rsid w:val="000270FA"/>
+    <w:rsid w:val="00027EC0"/>
+    <w:rsid w:val="00030143"/>
+    <w:rsid w:val="00031BF6"/>
+    <w:rsid w:val="0003244B"/>
+    <w:rsid w:val="00033B35"/>
+    <w:rsid w:val="00034FE9"/>
+    <w:rsid w:val="00036E53"/>
+    <w:rsid w:val="00037729"/>
+    <w:rsid w:val="00037C6B"/>
+    <w:rsid w:val="00040AEF"/>
+    <w:rsid w:val="0004269E"/>
+    <w:rsid w:val="000429DB"/>
+    <w:rsid w:val="0004457E"/>
+    <w:rsid w:val="00045BB8"/>
+    <w:rsid w:val="000469DE"/>
+    <w:rsid w:val="00050815"/>
+    <w:rsid w:val="000518F2"/>
+    <w:rsid w:val="00051FA1"/>
+    <w:rsid w:val="00053299"/>
+    <w:rsid w:val="00054258"/>
+    <w:rsid w:val="00054B8D"/>
+    <w:rsid w:val="000557C3"/>
+    <w:rsid w:val="000576AD"/>
+    <w:rsid w:val="00061CCD"/>
+    <w:rsid w:val="00063527"/>
+    <w:rsid w:val="00066F76"/>
+    <w:rsid w:val="000679F9"/>
+    <w:rsid w:val="00072829"/>
+    <w:rsid w:val="00073BA5"/>
+    <w:rsid w:val="0007621B"/>
+    <w:rsid w:val="00076A91"/>
+    <w:rsid w:val="00077F4E"/>
+    <w:rsid w:val="00082D61"/>
+    <w:rsid w:val="000835E5"/>
+    <w:rsid w:val="000841D9"/>
+    <w:rsid w:val="00084647"/>
+    <w:rsid w:val="000858FC"/>
+    <w:rsid w:val="00085C5C"/>
+    <w:rsid w:val="00087E49"/>
+    <w:rsid w:val="0009059A"/>
+    <w:rsid w:val="00090A1D"/>
+    <w:rsid w:val="00092F50"/>
+    <w:rsid w:val="00095947"/>
+    <w:rsid w:val="00095F8C"/>
+    <w:rsid w:val="000967D5"/>
+    <w:rsid w:val="00096B02"/>
+    <w:rsid w:val="00097A4B"/>
+    <w:rsid w:val="00097C9D"/>
+    <w:rsid w:val="000B1C0F"/>
+    <w:rsid w:val="000B2A6E"/>
+    <w:rsid w:val="000B305F"/>
+    <w:rsid w:val="000B47F6"/>
+    <w:rsid w:val="000B5E87"/>
+    <w:rsid w:val="000B65E1"/>
+    <w:rsid w:val="000B7B8C"/>
+    <w:rsid w:val="000C20D4"/>
+    <w:rsid w:val="000C397D"/>
+    <w:rsid w:val="000D0366"/>
+    <w:rsid w:val="000D289E"/>
+    <w:rsid w:val="000D7D12"/>
+    <w:rsid w:val="000E0F1E"/>
+    <w:rsid w:val="000E140A"/>
+    <w:rsid w:val="000E4CB1"/>
+    <w:rsid w:val="000E658D"/>
+    <w:rsid w:val="000E6A42"/>
+    <w:rsid w:val="000F231A"/>
+    <w:rsid w:val="000F2592"/>
+    <w:rsid w:val="000F3C44"/>
+    <w:rsid w:val="000F71F2"/>
+    <w:rsid w:val="000F723E"/>
+    <w:rsid w:val="000F7C16"/>
+    <w:rsid w:val="000F7F76"/>
+    <w:rsid w:val="00100B90"/>
+    <w:rsid w:val="001018B7"/>
+    <w:rsid w:val="0010202C"/>
+    <w:rsid w:val="00103706"/>
+    <w:rsid w:val="00103ECF"/>
+    <w:rsid w:val="001053FF"/>
+    <w:rsid w:val="00105878"/>
+    <w:rsid w:val="00110FD5"/>
+    <w:rsid w:val="00111255"/>
+    <w:rsid w:val="001114C8"/>
+    <w:rsid w:val="00112C80"/>
+    <w:rsid w:val="0011451A"/>
+    <w:rsid w:val="00114F8E"/>
+    <w:rsid w:val="001221E7"/>
+    <w:rsid w:val="00130C25"/>
+    <w:rsid w:val="001319F5"/>
+    <w:rsid w:val="00131A7B"/>
+    <w:rsid w:val="00133F82"/>
+    <w:rsid w:val="001369BD"/>
+    <w:rsid w:val="001408F9"/>
+    <w:rsid w:val="001409DD"/>
+    <w:rsid w:val="0014237D"/>
+    <w:rsid w:val="00143731"/>
+    <w:rsid w:val="0014534A"/>
+    <w:rsid w:val="00145EB5"/>
+    <w:rsid w:val="00146D61"/>
+    <w:rsid w:val="00152039"/>
+    <w:rsid w:val="0015244B"/>
+    <w:rsid w:val="001533B1"/>
+    <w:rsid w:val="00156455"/>
+    <w:rsid w:val="00157686"/>
+    <w:rsid w:val="001609CD"/>
+    <w:rsid w:val="00162F34"/>
+    <w:rsid w:val="001630BA"/>
+    <w:rsid w:val="001658E5"/>
+    <w:rsid w:val="001679E3"/>
+    <w:rsid w:val="001738CD"/>
+    <w:rsid w:val="00176415"/>
+    <w:rsid w:val="0017742F"/>
+    <w:rsid w:val="00181A8D"/>
+    <w:rsid w:val="00185059"/>
+    <w:rsid w:val="001854FE"/>
+    <w:rsid w:val="001869FB"/>
+    <w:rsid w:val="00186FFD"/>
+    <w:rsid w:val="00187894"/>
+    <w:rsid w:val="00190295"/>
+    <w:rsid w:val="00192AD3"/>
+    <w:rsid w:val="00195A26"/>
+    <w:rsid w:val="00197FBF"/>
+    <w:rsid w:val="001A020A"/>
+    <w:rsid w:val="001A0853"/>
+    <w:rsid w:val="001A0B16"/>
+    <w:rsid w:val="001A129F"/>
+    <w:rsid w:val="001A33C5"/>
+    <w:rsid w:val="001A3EA5"/>
+    <w:rsid w:val="001A4185"/>
+    <w:rsid w:val="001A4E75"/>
+    <w:rsid w:val="001A6772"/>
+    <w:rsid w:val="001A6C1A"/>
+    <w:rsid w:val="001A6FC2"/>
+    <w:rsid w:val="001B06CD"/>
+    <w:rsid w:val="001B2FD4"/>
+    <w:rsid w:val="001B3EDB"/>
+    <w:rsid w:val="001B58E9"/>
+    <w:rsid w:val="001B667C"/>
+    <w:rsid w:val="001C25E9"/>
+    <w:rsid w:val="001C3265"/>
+    <w:rsid w:val="001C3DC5"/>
+    <w:rsid w:val="001C4BEF"/>
+    <w:rsid w:val="001C5F15"/>
+    <w:rsid w:val="001C63DC"/>
+    <w:rsid w:val="001D0AB0"/>
+    <w:rsid w:val="001D263E"/>
+    <w:rsid w:val="001D4D9F"/>
+    <w:rsid w:val="001D5313"/>
+    <w:rsid w:val="001D65AE"/>
+    <w:rsid w:val="001E22E0"/>
+    <w:rsid w:val="001E2896"/>
+    <w:rsid w:val="001E2B3E"/>
+    <w:rsid w:val="001E4576"/>
+    <w:rsid w:val="001E5D58"/>
+    <w:rsid w:val="001E6980"/>
+    <w:rsid w:val="001E69CD"/>
+    <w:rsid w:val="001E77FB"/>
+    <w:rsid w:val="001F0166"/>
+    <w:rsid w:val="001F06AE"/>
+    <w:rsid w:val="001F106A"/>
+    <w:rsid w:val="001F1F1D"/>
+    <w:rsid w:val="001F5A0A"/>
+    <w:rsid w:val="001F64C7"/>
+    <w:rsid w:val="00200107"/>
+    <w:rsid w:val="00200F78"/>
+    <w:rsid w:val="002022F2"/>
+    <w:rsid w:val="00202FEA"/>
+    <w:rsid w:val="00204331"/>
+    <w:rsid w:val="00204571"/>
+    <w:rsid w:val="002058FF"/>
+    <w:rsid w:val="002074AA"/>
+    <w:rsid w:val="002103E5"/>
+    <w:rsid w:val="002105A3"/>
+    <w:rsid w:val="00210DA8"/>
+    <w:rsid w:val="00210FC9"/>
+    <w:rsid w:val="00211471"/>
+    <w:rsid w:val="00212196"/>
+    <w:rsid w:val="00214FEF"/>
+    <w:rsid w:val="0021547D"/>
+    <w:rsid w:val="00215FCD"/>
+    <w:rsid w:val="00220DF8"/>
+    <w:rsid w:val="00221C74"/>
+    <w:rsid w:val="00226809"/>
+    <w:rsid w:val="00227417"/>
+    <w:rsid w:val="00230899"/>
+    <w:rsid w:val="002309DE"/>
+    <w:rsid w:val="00230A6B"/>
+    <w:rsid w:val="00233017"/>
+    <w:rsid w:val="00233738"/>
+    <w:rsid w:val="00236137"/>
+    <w:rsid w:val="00242724"/>
+    <w:rsid w:val="00244356"/>
+    <w:rsid w:val="00244764"/>
+    <w:rsid w:val="00244E3C"/>
+    <w:rsid w:val="002450F7"/>
+    <w:rsid w:val="00246216"/>
+    <w:rsid w:val="0024669D"/>
+    <w:rsid w:val="00246999"/>
+    <w:rsid w:val="00246B5C"/>
+    <w:rsid w:val="00252F3D"/>
+    <w:rsid w:val="00255B90"/>
+    <w:rsid w:val="00257FD7"/>
+    <w:rsid w:val="00264F2E"/>
+    <w:rsid w:val="00266302"/>
+    <w:rsid w:val="00267751"/>
+    <w:rsid w:val="0027251A"/>
+    <w:rsid w:val="002726F2"/>
+    <w:rsid w:val="00273F0B"/>
+    <w:rsid w:val="00274296"/>
+    <w:rsid w:val="0027476A"/>
+    <w:rsid w:val="00275572"/>
+    <w:rsid w:val="00280CC8"/>
+    <w:rsid w:val="00282954"/>
+    <w:rsid w:val="00282AAD"/>
+    <w:rsid w:val="00282F66"/>
+    <w:rsid w:val="002844DF"/>
+    <w:rsid w:val="00286152"/>
+    <w:rsid w:val="00287454"/>
+    <w:rsid w:val="00290EC2"/>
+    <w:rsid w:val="002915B0"/>
+    <w:rsid w:val="00295B37"/>
+    <w:rsid w:val="00295BED"/>
+    <w:rsid w:val="00297040"/>
+    <w:rsid w:val="00297EB6"/>
+    <w:rsid w:val="002A00A8"/>
+    <w:rsid w:val="002A036E"/>
+    <w:rsid w:val="002A091E"/>
+    <w:rsid w:val="002A3818"/>
+    <w:rsid w:val="002A45E1"/>
+    <w:rsid w:val="002A4E61"/>
+    <w:rsid w:val="002A62CE"/>
+    <w:rsid w:val="002A74A2"/>
+    <w:rsid w:val="002B061B"/>
+    <w:rsid w:val="002B159B"/>
+    <w:rsid w:val="002B2E86"/>
+    <w:rsid w:val="002B4664"/>
+    <w:rsid w:val="002B518C"/>
+    <w:rsid w:val="002B5581"/>
+    <w:rsid w:val="002B6181"/>
+    <w:rsid w:val="002B7300"/>
+    <w:rsid w:val="002B78C4"/>
+    <w:rsid w:val="002C0067"/>
+    <w:rsid w:val="002C0CE4"/>
+    <w:rsid w:val="002D048A"/>
+    <w:rsid w:val="002D0752"/>
+    <w:rsid w:val="002D0CD9"/>
+    <w:rsid w:val="002D22BD"/>
+    <w:rsid w:val="002D3567"/>
+    <w:rsid w:val="002D36BA"/>
+    <w:rsid w:val="002D3F73"/>
+    <w:rsid w:val="002D4D0A"/>
+    <w:rsid w:val="002D5A5C"/>
+    <w:rsid w:val="002D6B9D"/>
+    <w:rsid w:val="002D6F74"/>
+    <w:rsid w:val="002D7D23"/>
+    <w:rsid w:val="002D7F07"/>
+    <w:rsid w:val="002E04EB"/>
+    <w:rsid w:val="002E4AC9"/>
+    <w:rsid w:val="002E6A67"/>
+    <w:rsid w:val="002E77D2"/>
+    <w:rsid w:val="002E7DB7"/>
+    <w:rsid w:val="002F04F5"/>
+    <w:rsid w:val="002F140E"/>
+    <w:rsid w:val="002F2066"/>
+    <w:rsid w:val="002F25CE"/>
+    <w:rsid w:val="002F2780"/>
+    <w:rsid w:val="002F3EBD"/>
+    <w:rsid w:val="002F7328"/>
+    <w:rsid w:val="003031A9"/>
+    <w:rsid w:val="00303442"/>
+    <w:rsid w:val="00303BB2"/>
+    <w:rsid w:val="00305B85"/>
+    <w:rsid w:val="00306B27"/>
+    <w:rsid w:val="003122D4"/>
+    <w:rsid w:val="00313841"/>
+    <w:rsid w:val="00314578"/>
+    <w:rsid w:val="0031473A"/>
+    <w:rsid w:val="0031559B"/>
+    <w:rsid w:val="00315CDD"/>
+    <w:rsid w:val="00317B67"/>
+    <w:rsid w:val="00320C7B"/>
+    <w:rsid w:val="00320CBF"/>
+    <w:rsid w:val="003217AB"/>
+    <w:rsid w:val="00321C13"/>
+    <w:rsid w:val="003225B2"/>
+    <w:rsid w:val="00324212"/>
+    <w:rsid w:val="00324B7E"/>
+    <w:rsid w:val="003254E6"/>
+    <w:rsid w:val="00325F1A"/>
+    <w:rsid w:val="003260CE"/>
+    <w:rsid w:val="00326CFD"/>
+    <w:rsid w:val="0033351A"/>
+    <w:rsid w:val="00334573"/>
+    <w:rsid w:val="0033457C"/>
+    <w:rsid w:val="003354DB"/>
+    <w:rsid w:val="0033583B"/>
+    <w:rsid w:val="00335EDD"/>
+    <w:rsid w:val="00336677"/>
+    <w:rsid w:val="00336BB2"/>
+    <w:rsid w:val="00336E58"/>
+    <w:rsid w:val="00341323"/>
+    <w:rsid w:val="003426E4"/>
+    <w:rsid w:val="00342E02"/>
+    <w:rsid w:val="00343735"/>
+    <w:rsid w:val="00343DE2"/>
+    <w:rsid w:val="00344A74"/>
+    <w:rsid w:val="003463E9"/>
+    <w:rsid w:val="0035177E"/>
+    <w:rsid w:val="00351846"/>
+    <w:rsid w:val="00354013"/>
+    <w:rsid w:val="003545EC"/>
+    <w:rsid w:val="00355528"/>
+    <w:rsid w:val="00357233"/>
+    <w:rsid w:val="003613EE"/>
+    <w:rsid w:val="00361ECD"/>
+    <w:rsid w:val="003631D5"/>
+    <w:rsid w:val="00364DFD"/>
+    <w:rsid w:val="003659CE"/>
+    <w:rsid w:val="00370A48"/>
+    <w:rsid w:val="00371CBE"/>
+    <w:rsid w:val="0037272A"/>
+    <w:rsid w:val="00376C39"/>
+    <w:rsid w:val="0037738D"/>
+    <w:rsid w:val="00380010"/>
+    <w:rsid w:val="00383179"/>
+    <w:rsid w:val="003839EE"/>
+    <w:rsid w:val="0038581B"/>
+    <w:rsid w:val="00386584"/>
+    <w:rsid w:val="003875F2"/>
+    <w:rsid w:val="00387C23"/>
+    <w:rsid w:val="00393EB9"/>
+    <w:rsid w:val="00393F6F"/>
+    <w:rsid w:val="0039405F"/>
+    <w:rsid w:val="003944C0"/>
+    <w:rsid w:val="00394760"/>
+    <w:rsid w:val="00395469"/>
+    <w:rsid w:val="00396ABC"/>
+    <w:rsid w:val="00397DCA"/>
+    <w:rsid w:val="00397F85"/>
+    <w:rsid w:val="003A1A42"/>
+    <w:rsid w:val="003A2172"/>
+    <w:rsid w:val="003A28D0"/>
+    <w:rsid w:val="003A2A33"/>
+    <w:rsid w:val="003A4F12"/>
+    <w:rsid w:val="003A7DB1"/>
+    <w:rsid w:val="003B1F86"/>
+    <w:rsid w:val="003B2E3C"/>
+    <w:rsid w:val="003B313F"/>
+    <w:rsid w:val="003B3BB3"/>
+    <w:rsid w:val="003B3C40"/>
+    <w:rsid w:val="003C1C88"/>
+    <w:rsid w:val="003C3801"/>
+    <w:rsid w:val="003C5003"/>
+    <w:rsid w:val="003C5A48"/>
+    <w:rsid w:val="003C5B58"/>
+    <w:rsid w:val="003C66CB"/>
+    <w:rsid w:val="003C7103"/>
+    <w:rsid w:val="003D08D9"/>
+    <w:rsid w:val="003D152D"/>
+    <w:rsid w:val="003D1556"/>
+    <w:rsid w:val="003D1753"/>
+    <w:rsid w:val="003D4168"/>
+    <w:rsid w:val="003D5B03"/>
+    <w:rsid w:val="003D6010"/>
+    <w:rsid w:val="003D621C"/>
+    <w:rsid w:val="003E0EC0"/>
+    <w:rsid w:val="003E686B"/>
+    <w:rsid w:val="003E6C1B"/>
+    <w:rsid w:val="003F5E98"/>
+    <w:rsid w:val="004031D4"/>
+    <w:rsid w:val="00403D26"/>
+    <w:rsid w:val="00405E97"/>
+    <w:rsid w:val="0040601E"/>
+    <w:rsid w:val="00410E77"/>
+    <w:rsid w:val="00411B56"/>
+    <w:rsid w:val="00412B10"/>
+    <w:rsid w:val="00414062"/>
+    <w:rsid w:val="00416F2D"/>
+    <w:rsid w:val="00420584"/>
+    <w:rsid w:val="00421E13"/>
+    <w:rsid w:val="00422089"/>
+    <w:rsid w:val="0042232E"/>
+    <w:rsid w:val="004233C1"/>
+    <w:rsid w:val="00424741"/>
+    <w:rsid w:val="0042630D"/>
+    <w:rsid w:val="0043215E"/>
+    <w:rsid w:val="0043227F"/>
+    <w:rsid w:val="00432CF8"/>
+    <w:rsid w:val="00432CF9"/>
+    <w:rsid w:val="00432FCD"/>
+    <w:rsid w:val="00434154"/>
+    <w:rsid w:val="00435832"/>
+    <w:rsid w:val="004376F0"/>
+    <w:rsid w:val="00441214"/>
+    <w:rsid w:val="004422E2"/>
+    <w:rsid w:val="00442739"/>
+    <w:rsid w:val="00444EB0"/>
+    <w:rsid w:val="004459EC"/>
+    <w:rsid w:val="00450E8F"/>
+    <w:rsid w:val="004514B9"/>
+    <w:rsid w:val="00453435"/>
+    <w:rsid w:val="00453D67"/>
+    <w:rsid w:val="00460BF9"/>
+    <w:rsid w:val="00461482"/>
+    <w:rsid w:val="004617D2"/>
+    <w:rsid w:val="00461EA3"/>
+    <w:rsid w:val="0046281C"/>
+    <w:rsid w:val="00464549"/>
+    <w:rsid w:val="004655EB"/>
+    <w:rsid w:val="004717B8"/>
+    <w:rsid w:val="004722F4"/>
+    <w:rsid w:val="00473708"/>
+    <w:rsid w:val="004749C6"/>
+    <w:rsid w:val="00475A4E"/>
+    <w:rsid w:val="00475CF4"/>
+    <w:rsid w:val="00475F50"/>
+    <w:rsid w:val="00476C31"/>
+    <w:rsid w:val="00476FE9"/>
+    <w:rsid w:val="00477ECD"/>
+    <w:rsid w:val="0048045B"/>
+    <w:rsid w:val="00480C02"/>
+    <w:rsid w:val="00481447"/>
+    <w:rsid w:val="00481B16"/>
+    <w:rsid w:val="00482C3D"/>
+    <w:rsid w:val="00484E96"/>
+    <w:rsid w:val="0048530D"/>
+    <w:rsid w:val="0048530E"/>
+    <w:rsid w:val="0048627B"/>
+    <w:rsid w:val="00487EA7"/>
+    <w:rsid w:val="00491D62"/>
+    <w:rsid w:val="004928AD"/>
+    <w:rsid w:val="00492D2F"/>
+    <w:rsid w:val="00494EBC"/>
+    <w:rsid w:val="00496A51"/>
+    <w:rsid w:val="00496CA2"/>
+    <w:rsid w:val="004976AC"/>
+    <w:rsid w:val="004A0B39"/>
+    <w:rsid w:val="004A12EE"/>
+    <w:rsid w:val="004A2B78"/>
+    <w:rsid w:val="004A2FE6"/>
+    <w:rsid w:val="004A3DBA"/>
+    <w:rsid w:val="004A4782"/>
+    <w:rsid w:val="004A6DA8"/>
+    <w:rsid w:val="004A72BD"/>
+    <w:rsid w:val="004B4011"/>
+    <w:rsid w:val="004B7C23"/>
+    <w:rsid w:val="004C0226"/>
+    <w:rsid w:val="004C2E8F"/>
+    <w:rsid w:val="004C355F"/>
+    <w:rsid w:val="004C51F9"/>
+    <w:rsid w:val="004C6D8A"/>
+    <w:rsid w:val="004C7FE9"/>
+    <w:rsid w:val="004D262F"/>
+    <w:rsid w:val="004D33F1"/>
+    <w:rsid w:val="004D367D"/>
+    <w:rsid w:val="004D39DF"/>
+    <w:rsid w:val="004D3A3A"/>
+    <w:rsid w:val="004D3F09"/>
+    <w:rsid w:val="004D6A5E"/>
+    <w:rsid w:val="004D7779"/>
+    <w:rsid w:val="004E01BE"/>
+    <w:rsid w:val="004E3443"/>
+    <w:rsid w:val="004E502D"/>
+    <w:rsid w:val="004E51C7"/>
+    <w:rsid w:val="004E702D"/>
+    <w:rsid w:val="004F04CD"/>
+    <w:rsid w:val="004F08F6"/>
+    <w:rsid w:val="004F2B66"/>
+    <w:rsid w:val="004F4D38"/>
+    <w:rsid w:val="004F583F"/>
+    <w:rsid w:val="004F7383"/>
+    <w:rsid w:val="004F7A0C"/>
+    <w:rsid w:val="00501BAD"/>
+    <w:rsid w:val="00504CB3"/>
+    <w:rsid w:val="00504DF0"/>
+    <w:rsid w:val="0050606F"/>
+    <w:rsid w:val="00507DA7"/>
+    <w:rsid w:val="005114D9"/>
+    <w:rsid w:val="00512BD0"/>
+    <w:rsid w:val="005138EB"/>
+    <w:rsid w:val="00513BC4"/>
+    <w:rsid w:val="00515C52"/>
+    <w:rsid w:val="005168E1"/>
+    <w:rsid w:val="00517AEA"/>
+    <w:rsid w:val="005201AD"/>
+    <w:rsid w:val="005217C6"/>
+    <w:rsid w:val="00521EBC"/>
+    <w:rsid w:val="005246B1"/>
+    <w:rsid w:val="0052565C"/>
+    <w:rsid w:val="00527AA4"/>
+    <w:rsid w:val="00530018"/>
+    <w:rsid w:val="00531D5E"/>
+    <w:rsid w:val="00532A04"/>
+    <w:rsid w:val="0053382B"/>
+    <w:rsid w:val="0053714D"/>
+    <w:rsid w:val="00540433"/>
+    <w:rsid w:val="00540660"/>
+    <w:rsid w:val="00541BE6"/>
+    <w:rsid w:val="0054591A"/>
+    <w:rsid w:val="0054660A"/>
+    <w:rsid w:val="0055448E"/>
+    <w:rsid w:val="00554BAF"/>
+    <w:rsid w:val="005569AD"/>
+    <w:rsid w:val="00561220"/>
+    <w:rsid w:val="0056394B"/>
+    <w:rsid w:val="00565AF2"/>
+    <w:rsid w:val="00565E39"/>
+    <w:rsid w:val="00570CCF"/>
+    <w:rsid w:val="005729C3"/>
+    <w:rsid w:val="00573C31"/>
+    <w:rsid w:val="0057426A"/>
+    <w:rsid w:val="005764A4"/>
+    <w:rsid w:val="0057695C"/>
+    <w:rsid w:val="005773EE"/>
+    <w:rsid w:val="00580EF7"/>
+    <w:rsid w:val="005813D5"/>
+    <w:rsid w:val="00581A89"/>
+    <w:rsid w:val="0058252A"/>
+    <w:rsid w:val="005844CE"/>
+    <w:rsid w:val="00584ACC"/>
+    <w:rsid w:val="00585235"/>
+    <w:rsid w:val="00585870"/>
+    <w:rsid w:val="005866E6"/>
+    <w:rsid w:val="00587F52"/>
+    <w:rsid w:val="00590119"/>
+    <w:rsid w:val="005942BD"/>
+    <w:rsid w:val="005945B9"/>
+    <w:rsid w:val="005947C7"/>
+    <w:rsid w:val="00595935"/>
+    <w:rsid w:val="005A024C"/>
+    <w:rsid w:val="005A082D"/>
+    <w:rsid w:val="005A142C"/>
+    <w:rsid w:val="005A2693"/>
+    <w:rsid w:val="005A44D8"/>
+    <w:rsid w:val="005A6B58"/>
+    <w:rsid w:val="005B02E4"/>
+    <w:rsid w:val="005B08A9"/>
+    <w:rsid w:val="005B4E08"/>
+    <w:rsid w:val="005B5B87"/>
+    <w:rsid w:val="005B6581"/>
+    <w:rsid w:val="005B66B6"/>
+    <w:rsid w:val="005B6C95"/>
+    <w:rsid w:val="005B6EEC"/>
+    <w:rsid w:val="005C00BA"/>
+    <w:rsid w:val="005C0556"/>
+    <w:rsid w:val="005C1454"/>
+    <w:rsid w:val="005C1BAB"/>
+    <w:rsid w:val="005C30A7"/>
+    <w:rsid w:val="005C35B6"/>
+    <w:rsid w:val="005C3AE9"/>
+    <w:rsid w:val="005C4582"/>
+    <w:rsid w:val="005C4DAB"/>
+    <w:rsid w:val="005C5499"/>
+    <w:rsid w:val="005C6207"/>
+    <w:rsid w:val="005C74BF"/>
+    <w:rsid w:val="005C77B6"/>
+    <w:rsid w:val="005C7897"/>
+    <w:rsid w:val="005D0002"/>
+    <w:rsid w:val="005D01BD"/>
+    <w:rsid w:val="005D1D33"/>
+    <w:rsid w:val="005D608A"/>
+    <w:rsid w:val="005D76D7"/>
+    <w:rsid w:val="005E0FAE"/>
+    <w:rsid w:val="005E1CFE"/>
+    <w:rsid w:val="005E2B18"/>
+    <w:rsid w:val="005E526F"/>
+    <w:rsid w:val="005E5E02"/>
+    <w:rsid w:val="005E5EF5"/>
+    <w:rsid w:val="005E5F20"/>
+    <w:rsid w:val="005E6C6B"/>
+    <w:rsid w:val="005E7125"/>
+    <w:rsid w:val="005F0E71"/>
+    <w:rsid w:val="005F1A49"/>
+    <w:rsid w:val="005F2757"/>
+    <w:rsid w:val="005F3730"/>
+    <w:rsid w:val="005F436A"/>
+    <w:rsid w:val="005F4F3B"/>
+    <w:rsid w:val="005F5BD0"/>
+    <w:rsid w:val="0060052D"/>
+    <w:rsid w:val="006009C4"/>
+    <w:rsid w:val="00601EA5"/>
+    <w:rsid w:val="00602BBA"/>
+    <w:rsid w:val="00603632"/>
+    <w:rsid w:val="006040B7"/>
+    <w:rsid w:val="00604763"/>
+    <w:rsid w:val="00604C6E"/>
+    <w:rsid w:val="00606103"/>
+    <w:rsid w:val="00606590"/>
+    <w:rsid w:val="0060694D"/>
+    <w:rsid w:val="0060702B"/>
+    <w:rsid w:val="006078B7"/>
+    <w:rsid w:val="00607FB4"/>
+    <w:rsid w:val="00611364"/>
+    <w:rsid w:val="0062289C"/>
+    <w:rsid w:val="00623914"/>
+    <w:rsid w:val="00623A90"/>
+    <w:rsid w:val="00623C5C"/>
+    <w:rsid w:val="006254A5"/>
+    <w:rsid w:val="00631BC6"/>
+    <w:rsid w:val="00632457"/>
+    <w:rsid w:val="006347D0"/>
+    <w:rsid w:val="006412D5"/>
+    <w:rsid w:val="00641480"/>
+    <w:rsid w:val="006418BF"/>
+    <w:rsid w:val="00641A44"/>
+    <w:rsid w:val="006423F2"/>
+    <w:rsid w:val="00643C04"/>
+    <w:rsid w:val="00645E7D"/>
+    <w:rsid w:val="00646275"/>
+    <w:rsid w:val="00650349"/>
+    <w:rsid w:val="00650B0F"/>
+    <w:rsid w:val="00650B3C"/>
+    <w:rsid w:val="00651B32"/>
+    <w:rsid w:val="006520F7"/>
+    <w:rsid w:val="00654862"/>
+    <w:rsid w:val="00655272"/>
+    <w:rsid w:val="006553DC"/>
+    <w:rsid w:val="00655DC3"/>
+    <w:rsid w:val="00656DAD"/>
+    <w:rsid w:val="00657052"/>
+    <w:rsid w:val="00657744"/>
+    <w:rsid w:val="0065797A"/>
+    <w:rsid w:val="00660D29"/>
+    <w:rsid w:val="00666383"/>
+    <w:rsid w:val="0066788C"/>
+    <w:rsid w:val="0066793D"/>
+    <w:rsid w:val="0067050C"/>
+    <w:rsid w:val="006706BF"/>
+    <w:rsid w:val="00670DFF"/>
+    <w:rsid w:val="0067432F"/>
+    <w:rsid w:val="0067511F"/>
+    <w:rsid w:val="006755C3"/>
+    <w:rsid w:val="00676571"/>
+    <w:rsid w:val="006824A1"/>
+    <w:rsid w:val="006836D9"/>
+    <w:rsid w:val="00685B05"/>
+    <w:rsid w:val="006862B2"/>
+    <w:rsid w:val="006864F1"/>
+    <w:rsid w:val="0069083B"/>
+    <w:rsid w:val="00692C1C"/>
+    <w:rsid w:val="006931B8"/>
+    <w:rsid w:val="00693B0B"/>
+    <w:rsid w:val="00694922"/>
+    <w:rsid w:val="00694DED"/>
+    <w:rsid w:val="00695D48"/>
+    <w:rsid w:val="00696D51"/>
+    <w:rsid w:val="00696DC3"/>
+    <w:rsid w:val="006A2DB8"/>
+    <w:rsid w:val="006A4591"/>
+    <w:rsid w:val="006A5F20"/>
+    <w:rsid w:val="006C21C9"/>
+    <w:rsid w:val="006C2548"/>
+    <w:rsid w:val="006C25FA"/>
+    <w:rsid w:val="006C28D1"/>
+    <w:rsid w:val="006C36C6"/>
+    <w:rsid w:val="006C36F7"/>
+    <w:rsid w:val="006C380B"/>
+    <w:rsid w:val="006C4392"/>
+    <w:rsid w:val="006C5947"/>
+    <w:rsid w:val="006C5F52"/>
+    <w:rsid w:val="006C7112"/>
+    <w:rsid w:val="006D0FDF"/>
+    <w:rsid w:val="006D6E21"/>
+    <w:rsid w:val="006D732F"/>
+    <w:rsid w:val="006D7800"/>
+    <w:rsid w:val="006E2638"/>
+    <w:rsid w:val="006E308F"/>
+    <w:rsid w:val="006E4341"/>
+    <w:rsid w:val="006E5955"/>
+    <w:rsid w:val="006E7F81"/>
+    <w:rsid w:val="006F1393"/>
+    <w:rsid w:val="006F260D"/>
+    <w:rsid w:val="006F31CB"/>
+    <w:rsid w:val="006F46EA"/>
+    <w:rsid w:val="006F4787"/>
+    <w:rsid w:val="006F480A"/>
+    <w:rsid w:val="00712300"/>
+    <w:rsid w:val="00712331"/>
+    <w:rsid w:val="007130F6"/>
+    <w:rsid w:val="00714CFB"/>
+    <w:rsid w:val="00715086"/>
+    <w:rsid w:val="00716C31"/>
+    <w:rsid w:val="00716FD6"/>
+    <w:rsid w:val="00717FF1"/>
+    <w:rsid w:val="0072507B"/>
+    <w:rsid w:val="007258C1"/>
+    <w:rsid w:val="00725D4C"/>
+    <w:rsid w:val="00726425"/>
+    <w:rsid w:val="00730255"/>
+    <w:rsid w:val="00731340"/>
+    <w:rsid w:val="00733007"/>
+    <w:rsid w:val="007339F2"/>
+    <w:rsid w:val="0073604B"/>
+    <w:rsid w:val="00736518"/>
+    <w:rsid w:val="00736925"/>
+    <w:rsid w:val="0073694B"/>
+    <w:rsid w:val="00736B09"/>
+    <w:rsid w:val="00737996"/>
+    <w:rsid w:val="007418DD"/>
+    <w:rsid w:val="007431B7"/>
+    <w:rsid w:val="0074511A"/>
+    <w:rsid w:val="00745548"/>
+    <w:rsid w:val="0074623B"/>
+    <w:rsid w:val="007512C7"/>
+    <w:rsid w:val="007520A0"/>
+    <w:rsid w:val="0075219B"/>
+    <w:rsid w:val="0075398A"/>
+    <w:rsid w:val="00754968"/>
+    <w:rsid w:val="00755554"/>
+    <w:rsid w:val="00760A76"/>
+    <w:rsid w:val="00761937"/>
+    <w:rsid w:val="0076224F"/>
+    <w:rsid w:val="00765F43"/>
+    <w:rsid w:val="00766CBA"/>
+    <w:rsid w:val="00770B79"/>
+    <w:rsid w:val="00771DE0"/>
+    <w:rsid w:val="007723A6"/>
+    <w:rsid w:val="00773820"/>
+    <w:rsid w:val="007765E5"/>
+    <w:rsid w:val="007773E8"/>
+    <w:rsid w:val="007803DA"/>
+    <w:rsid w:val="00780653"/>
+    <w:rsid w:val="00781D9A"/>
+    <w:rsid w:val="00782BC1"/>
+    <w:rsid w:val="0078311A"/>
+    <w:rsid w:val="0078356D"/>
+    <w:rsid w:val="007846D5"/>
+    <w:rsid w:val="00784DA7"/>
+    <w:rsid w:val="00786821"/>
+    <w:rsid w:val="007878CA"/>
+    <w:rsid w:val="00787AAD"/>
+    <w:rsid w:val="00787CD2"/>
+    <w:rsid w:val="00791AC7"/>
+    <w:rsid w:val="007922AB"/>
+    <w:rsid w:val="00792C45"/>
+    <w:rsid w:val="007941C1"/>
+    <w:rsid w:val="00796286"/>
+    <w:rsid w:val="00796A2A"/>
+    <w:rsid w:val="00797E6D"/>
+    <w:rsid w:val="007A03FC"/>
+    <w:rsid w:val="007A1551"/>
+    <w:rsid w:val="007A27D1"/>
+    <w:rsid w:val="007A3DF3"/>
+    <w:rsid w:val="007A65B3"/>
+    <w:rsid w:val="007B05CB"/>
+    <w:rsid w:val="007B1903"/>
+    <w:rsid w:val="007B1D00"/>
+    <w:rsid w:val="007B2497"/>
+    <w:rsid w:val="007B30C0"/>
+    <w:rsid w:val="007B323D"/>
+    <w:rsid w:val="007B515C"/>
+    <w:rsid w:val="007B54A6"/>
+    <w:rsid w:val="007B7273"/>
+    <w:rsid w:val="007B7A84"/>
+    <w:rsid w:val="007C03B0"/>
+    <w:rsid w:val="007C0D97"/>
+    <w:rsid w:val="007C2BDE"/>
+    <w:rsid w:val="007C2EFF"/>
+    <w:rsid w:val="007C334A"/>
+    <w:rsid w:val="007C6DEB"/>
+    <w:rsid w:val="007D065C"/>
+    <w:rsid w:val="007D07CF"/>
+    <w:rsid w:val="007D1BCA"/>
+    <w:rsid w:val="007D229E"/>
+    <w:rsid w:val="007D28F8"/>
+    <w:rsid w:val="007D4406"/>
+    <w:rsid w:val="007D6207"/>
+    <w:rsid w:val="007D6D54"/>
+    <w:rsid w:val="007D77B9"/>
+    <w:rsid w:val="007D77E2"/>
+    <w:rsid w:val="007D7A53"/>
+    <w:rsid w:val="007E0A49"/>
+    <w:rsid w:val="007E20A5"/>
+    <w:rsid w:val="007E6366"/>
+    <w:rsid w:val="007E6BE7"/>
+    <w:rsid w:val="007E7465"/>
+    <w:rsid w:val="007E7B01"/>
+    <w:rsid w:val="007E7E8B"/>
+    <w:rsid w:val="007F0415"/>
+    <w:rsid w:val="007F0849"/>
+    <w:rsid w:val="007F08E9"/>
+    <w:rsid w:val="007F0DE9"/>
+    <w:rsid w:val="007F16C2"/>
+    <w:rsid w:val="007F47C1"/>
+    <w:rsid w:val="00800263"/>
+    <w:rsid w:val="00801A56"/>
+    <w:rsid w:val="008027F1"/>
+    <w:rsid w:val="00803EF4"/>
+    <w:rsid w:val="00804486"/>
+    <w:rsid w:val="00806120"/>
+    <w:rsid w:val="00806973"/>
+    <w:rsid w:val="008071CA"/>
+    <w:rsid w:val="008100F3"/>
+    <w:rsid w:val="008102DE"/>
+    <w:rsid w:val="008118C3"/>
+    <w:rsid w:val="00814C2A"/>
+    <w:rsid w:val="00815690"/>
+    <w:rsid w:val="00821057"/>
+    <w:rsid w:val="0082118D"/>
+    <w:rsid w:val="00821935"/>
+    <w:rsid w:val="00822DF9"/>
+    <w:rsid w:val="00824EBB"/>
+    <w:rsid w:val="0082509A"/>
+    <w:rsid w:val="0082516C"/>
+    <w:rsid w:val="008251FC"/>
+    <w:rsid w:val="00826656"/>
+    <w:rsid w:val="008273E0"/>
+    <w:rsid w:val="008319D0"/>
+    <w:rsid w:val="00832D8F"/>
+    <w:rsid w:val="0083331B"/>
+    <w:rsid w:val="00834D02"/>
+    <w:rsid w:val="008350AE"/>
+    <w:rsid w:val="00836954"/>
+    <w:rsid w:val="00840CFC"/>
+    <w:rsid w:val="0084205F"/>
+    <w:rsid w:val="00842FF1"/>
+    <w:rsid w:val="0084337C"/>
+    <w:rsid w:val="008456BB"/>
+    <w:rsid w:val="00846800"/>
+    <w:rsid w:val="00847E7B"/>
+    <w:rsid w:val="00851CBF"/>
+    <w:rsid w:val="00855004"/>
+    <w:rsid w:val="00855C35"/>
+    <w:rsid w:val="00857B3C"/>
+    <w:rsid w:val="008600A3"/>
+    <w:rsid w:val="008608EC"/>
+    <w:rsid w:val="008610FF"/>
+    <w:rsid w:val="0086141E"/>
+    <w:rsid w:val="00861924"/>
+    <w:rsid w:val="0086362E"/>
+    <w:rsid w:val="0086511E"/>
+    <w:rsid w:val="0086625A"/>
+    <w:rsid w:val="00873BF6"/>
+    <w:rsid w:val="00873EF7"/>
+    <w:rsid w:val="008745A4"/>
+    <w:rsid w:val="00875968"/>
+    <w:rsid w:val="00876FBD"/>
+    <w:rsid w:val="0088078A"/>
+    <w:rsid w:val="00882FF4"/>
+    <w:rsid w:val="008840EA"/>
+    <w:rsid w:val="008841A2"/>
+    <w:rsid w:val="008844B6"/>
+    <w:rsid w:val="00885BD8"/>
+    <w:rsid w:val="00885FF3"/>
+    <w:rsid w:val="008862CD"/>
+    <w:rsid w:val="0088711E"/>
+    <w:rsid w:val="0089252B"/>
+    <w:rsid w:val="00892DF5"/>
+    <w:rsid w:val="008967ED"/>
+    <w:rsid w:val="00897F30"/>
+    <w:rsid w:val="008A184B"/>
+    <w:rsid w:val="008A4E3C"/>
+    <w:rsid w:val="008A609B"/>
+    <w:rsid w:val="008A7F17"/>
+    <w:rsid w:val="008B00E2"/>
+    <w:rsid w:val="008C4523"/>
+    <w:rsid w:val="008D180D"/>
+    <w:rsid w:val="008D1CAE"/>
+    <w:rsid w:val="008D296B"/>
+    <w:rsid w:val="008D49D4"/>
+    <w:rsid w:val="008D4C2A"/>
+    <w:rsid w:val="008D5187"/>
+    <w:rsid w:val="008D5E8E"/>
+    <w:rsid w:val="008D6CA3"/>
+    <w:rsid w:val="008D6FAC"/>
+    <w:rsid w:val="008D778C"/>
+    <w:rsid w:val="008E35C1"/>
+    <w:rsid w:val="008E5F7E"/>
+    <w:rsid w:val="008E783C"/>
+    <w:rsid w:val="008F07BE"/>
+    <w:rsid w:val="008F0C05"/>
+    <w:rsid w:val="008F114F"/>
+    <w:rsid w:val="008F39A6"/>
+    <w:rsid w:val="008F6D07"/>
+    <w:rsid w:val="008F7AD4"/>
+    <w:rsid w:val="0090053C"/>
+    <w:rsid w:val="00901284"/>
+    <w:rsid w:val="00903C15"/>
+    <w:rsid w:val="0090495D"/>
+    <w:rsid w:val="009050BA"/>
+    <w:rsid w:val="00905E06"/>
+    <w:rsid w:val="00907482"/>
+    <w:rsid w:val="00910CE1"/>
+    <w:rsid w:val="0091139B"/>
+    <w:rsid w:val="00911A07"/>
+    <w:rsid w:val="00914E02"/>
+    <w:rsid w:val="00915D1F"/>
+    <w:rsid w:val="00915E25"/>
+    <w:rsid w:val="009163F8"/>
+    <w:rsid w:val="00917EB7"/>
+    <w:rsid w:val="009201E6"/>
+    <w:rsid w:val="00922D67"/>
+    <w:rsid w:val="00922DFB"/>
+    <w:rsid w:val="00922EFE"/>
+    <w:rsid w:val="00924F23"/>
+    <w:rsid w:val="00924FA7"/>
+    <w:rsid w:val="0092572E"/>
+    <w:rsid w:val="00926C20"/>
+    <w:rsid w:val="00931F21"/>
+    <w:rsid w:val="009324C6"/>
+    <w:rsid w:val="00932555"/>
+    <w:rsid w:val="00935305"/>
+    <w:rsid w:val="00937F62"/>
+    <w:rsid w:val="00940FF8"/>
+    <w:rsid w:val="00942713"/>
+    <w:rsid w:val="0094353D"/>
+    <w:rsid w:val="00944AD0"/>
+    <w:rsid w:val="00944DDA"/>
+    <w:rsid w:val="00944EFD"/>
+    <w:rsid w:val="009452B2"/>
+    <w:rsid w:val="00947E66"/>
+    <w:rsid w:val="00950240"/>
+    <w:rsid w:val="00950909"/>
+    <w:rsid w:val="009513F2"/>
+    <w:rsid w:val="00953A13"/>
+    <w:rsid w:val="009544EB"/>
+    <w:rsid w:val="00955F27"/>
+    <w:rsid w:val="009567D6"/>
+    <w:rsid w:val="00957F48"/>
+    <w:rsid w:val="00961F55"/>
+    <w:rsid w:val="00962129"/>
+    <w:rsid w:val="00963641"/>
+    <w:rsid w:val="009709CD"/>
+    <w:rsid w:val="00971A97"/>
+    <w:rsid w:val="009724ED"/>
+    <w:rsid w:val="009728E9"/>
+    <w:rsid w:val="00974207"/>
+    <w:rsid w:val="009767BA"/>
+    <w:rsid w:val="00976B57"/>
+    <w:rsid w:val="00977A08"/>
+    <w:rsid w:val="00980924"/>
+    <w:rsid w:val="00980D3A"/>
+    <w:rsid w:val="009818E5"/>
+    <w:rsid w:val="00981EEC"/>
+    <w:rsid w:val="00982453"/>
+    <w:rsid w:val="00982CEE"/>
+    <w:rsid w:val="0098577D"/>
+    <w:rsid w:val="009903E4"/>
+    <w:rsid w:val="00990853"/>
+    <w:rsid w:val="00990C48"/>
+    <w:rsid w:val="00991A32"/>
+    <w:rsid w:val="0099201A"/>
+    <w:rsid w:val="009921CA"/>
+    <w:rsid w:val="00992691"/>
+    <w:rsid w:val="00994AA5"/>
+    <w:rsid w:val="00994B9C"/>
+    <w:rsid w:val="00995D56"/>
+    <w:rsid w:val="009A01E1"/>
+    <w:rsid w:val="009A047E"/>
+    <w:rsid w:val="009A227C"/>
+    <w:rsid w:val="009A3F95"/>
+    <w:rsid w:val="009A52A1"/>
+    <w:rsid w:val="009A718B"/>
+    <w:rsid w:val="009B1AE2"/>
+    <w:rsid w:val="009B1F20"/>
+    <w:rsid w:val="009B24C2"/>
+    <w:rsid w:val="009B2B88"/>
+    <w:rsid w:val="009B36DC"/>
+    <w:rsid w:val="009B4873"/>
+    <w:rsid w:val="009C5ECE"/>
+    <w:rsid w:val="009C6E24"/>
+    <w:rsid w:val="009C787C"/>
+    <w:rsid w:val="009C7D0D"/>
+    <w:rsid w:val="009C7F6A"/>
+    <w:rsid w:val="009D1326"/>
+    <w:rsid w:val="009D132B"/>
+    <w:rsid w:val="009D174E"/>
+    <w:rsid w:val="009D3B7C"/>
+    <w:rsid w:val="009D7547"/>
+    <w:rsid w:val="009D7A0D"/>
+    <w:rsid w:val="009D7FB4"/>
+    <w:rsid w:val="009E03DC"/>
+    <w:rsid w:val="009E05A5"/>
+    <w:rsid w:val="009E2B4E"/>
+    <w:rsid w:val="009E3EB7"/>
+    <w:rsid w:val="009E4705"/>
+    <w:rsid w:val="009E57FC"/>
+    <w:rsid w:val="009E69CE"/>
+    <w:rsid w:val="009E7A28"/>
+    <w:rsid w:val="009F0CC0"/>
+    <w:rsid w:val="009F14E7"/>
+    <w:rsid w:val="009F159E"/>
+    <w:rsid w:val="009F19D6"/>
+    <w:rsid w:val="009F1B0B"/>
+    <w:rsid w:val="009F2407"/>
+    <w:rsid w:val="009F244F"/>
+    <w:rsid w:val="009F7507"/>
+    <w:rsid w:val="00A02310"/>
+    <w:rsid w:val="00A02CE8"/>
+    <w:rsid w:val="00A03A9C"/>
+    <w:rsid w:val="00A06819"/>
+    <w:rsid w:val="00A06BFC"/>
+    <w:rsid w:val="00A11DCB"/>
+    <w:rsid w:val="00A125C0"/>
+    <w:rsid w:val="00A15420"/>
+    <w:rsid w:val="00A217D3"/>
+    <w:rsid w:val="00A223F5"/>
+    <w:rsid w:val="00A26C7F"/>
+    <w:rsid w:val="00A26CBE"/>
+    <w:rsid w:val="00A27823"/>
+    <w:rsid w:val="00A27D9B"/>
+    <w:rsid w:val="00A3041F"/>
+    <w:rsid w:val="00A33FCD"/>
+    <w:rsid w:val="00A341FF"/>
+    <w:rsid w:val="00A34D12"/>
+    <w:rsid w:val="00A35DE4"/>
+    <w:rsid w:val="00A3646F"/>
+    <w:rsid w:val="00A3677C"/>
+    <w:rsid w:val="00A367AD"/>
+    <w:rsid w:val="00A367FF"/>
+    <w:rsid w:val="00A42116"/>
+    <w:rsid w:val="00A44370"/>
+    <w:rsid w:val="00A46A28"/>
+    <w:rsid w:val="00A475B3"/>
+    <w:rsid w:val="00A5078C"/>
+    <w:rsid w:val="00A50ACD"/>
+    <w:rsid w:val="00A53CE7"/>
+    <w:rsid w:val="00A559B5"/>
+    <w:rsid w:val="00A57C2D"/>
+    <w:rsid w:val="00A600DB"/>
+    <w:rsid w:val="00A63A6C"/>
+    <w:rsid w:val="00A640B5"/>
+    <w:rsid w:val="00A643F6"/>
+    <w:rsid w:val="00A65C16"/>
+    <w:rsid w:val="00A7057C"/>
+    <w:rsid w:val="00A70C60"/>
+    <w:rsid w:val="00A7367A"/>
+    <w:rsid w:val="00A74101"/>
+    <w:rsid w:val="00A757B4"/>
+    <w:rsid w:val="00A759E0"/>
+    <w:rsid w:val="00A75BC7"/>
+    <w:rsid w:val="00A77ADA"/>
+    <w:rsid w:val="00A83D57"/>
+    <w:rsid w:val="00A84B25"/>
+    <w:rsid w:val="00A84DAC"/>
+    <w:rsid w:val="00A84E48"/>
+    <w:rsid w:val="00A85813"/>
+    <w:rsid w:val="00A85902"/>
+    <w:rsid w:val="00A85B1B"/>
+    <w:rsid w:val="00A941E8"/>
+    <w:rsid w:val="00A96B30"/>
+    <w:rsid w:val="00A974A1"/>
+    <w:rsid w:val="00A9768E"/>
+    <w:rsid w:val="00A97787"/>
+    <w:rsid w:val="00AA06B5"/>
+    <w:rsid w:val="00AA18D2"/>
+    <w:rsid w:val="00AA28D6"/>
+    <w:rsid w:val="00AA28E2"/>
+    <w:rsid w:val="00AA44F6"/>
+    <w:rsid w:val="00AA4A87"/>
+    <w:rsid w:val="00AA50C0"/>
+    <w:rsid w:val="00AA560D"/>
+    <w:rsid w:val="00AA612B"/>
+    <w:rsid w:val="00AA64A4"/>
+    <w:rsid w:val="00AA7157"/>
+    <w:rsid w:val="00AA7177"/>
+    <w:rsid w:val="00AB007C"/>
+    <w:rsid w:val="00AB06F2"/>
+    <w:rsid w:val="00AB1BF3"/>
+    <w:rsid w:val="00AB2C98"/>
+    <w:rsid w:val="00AB3EFB"/>
+    <w:rsid w:val="00AC29C6"/>
+    <w:rsid w:val="00AC2C81"/>
+    <w:rsid w:val="00AC714A"/>
+    <w:rsid w:val="00AC7C3B"/>
+    <w:rsid w:val="00AD14D7"/>
+    <w:rsid w:val="00AD1700"/>
+    <w:rsid w:val="00AD18C3"/>
+    <w:rsid w:val="00AD2C69"/>
+    <w:rsid w:val="00AD2DFD"/>
+    <w:rsid w:val="00AD4246"/>
+    <w:rsid w:val="00AD466C"/>
+    <w:rsid w:val="00AD6477"/>
+    <w:rsid w:val="00AE355D"/>
+    <w:rsid w:val="00AE3743"/>
+    <w:rsid w:val="00AE374A"/>
+    <w:rsid w:val="00AE38BE"/>
+    <w:rsid w:val="00AE3E0E"/>
+    <w:rsid w:val="00AE482C"/>
+    <w:rsid w:val="00AE6BBC"/>
+    <w:rsid w:val="00AE7485"/>
+    <w:rsid w:val="00AE7663"/>
+    <w:rsid w:val="00AF3A68"/>
+    <w:rsid w:val="00AF47C5"/>
+    <w:rsid w:val="00AF6061"/>
+    <w:rsid w:val="00AF72C5"/>
+    <w:rsid w:val="00AF76D8"/>
+    <w:rsid w:val="00B0000F"/>
+    <w:rsid w:val="00B0119C"/>
+    <w:rsid w:val="00B051F6"/>
+    <w:rsid w:val="00B052CC"/>
+    <w:rsid w:val="00B05B23"/>
+    <w:rsid w:val="00B071C2"/>
+    <w:rsid w:val="00B0737D"/>
+    <w:rsid w:val="00B104D1"/>
+    <w:rsid w:val="00B12FFA"/>
+    <w:rsid w:val="00B15BB2"/>
+    <w:rsid w:val="00B1622C"/>
+    <w:rsid w:val="00B16477"/>
+    <w:rsid w:val="00B17C71"/>
+    <w:rsid w:val="00B20984"/>
+    <w:rsid w:val="00B20A5B"/>
+    <w:rsid w:val="00B22BA6"/>
+    <w:rsid w:val="00B230CA"/>
+    <w:rsid w:val="00B25653"/>
+    <w:rsid w:val="00B30602"/>
+    <w:rsid w:val="00B30EF0"/>
+    <w:rsid w:val="00B3339B"/>
+    <w:rsid w:val="00B34BEB"/>
+    <w:rsid w:val="00B35286"/>
+    <w:rsid w:val="00B3564D"/>
+    <w:rsid w:val="00B37D0B"/>
+    <w:rsid w:val="00B4036A"/>
+    <w:rsid w:val="00B4384A"/>
+    <w:rsid w:val="00B461FD"/>
+    <w:rsid w:val="00B46CD6"/>
+    <w:rsid w:val="00B4760A"/>
+    <w:rsid w:val="00B51D15"/>
+    <w:rsid w:val="00B52903"/>
+    <w:rsid w:val="00B530CF"/>
+    <w:rsid w:val="00B557C1"/>
+    <w:rsid w:val="00B6019F"/>
+    <w:rsid w:val="00B61519"/>
+    <w:rsid w:val="00B64064"/>
+    <w:rsid w:val="00B64F30"/>
+    <w:rsid w:val="00B656E8"/>
+    <w:rsid w:val="00B66DF3"/>
+    <w:rsid w:val="00B7045B"/>
+    <w:rsid w:val="00B74C86"/>
+    <w:rsid w:val="00B77185"/>
+    <w:rsid w:val="00B77C2A"/>
+    <w:rsid w:val="00B810F0"/>
+    <w:rsid w:val="00B8127A"/>
+    <w:rsid w:val="00B817EE"/>
+    <w:rsid w:val="00B818DD"/>
+    <w:rsid w:val="00B828A1"/>
+    <w:rsid w:val="00B83220"/>
+    <w:rsid w:val="00B84C6E"/>
+    <w:rsid w:val="00B8515A"/>
+    <w:rsid w:val="00B858E6"/>
+    <w:rsid w:val="00B8678D"/>
+    <w:rsid w:val="00B90015"/>
+    <w:rsid w:val="00B90C35"/>
+    <w:rsid w:val="00B91830"/>
+    <w:rsid w:val="00B91948"/>
+    <w:rsid w:val="00B91AD8"/>
+    <w:rsid w:val="00B91CC4"/>
+    <w:rsid w:val="00B9509C"/>
+    <w:rsid w:val="00B975E3"/>
+    <w:rsid w:val="00BA0A59"/>
+    <w:rsid w:val="00BA191B"/>
+    <w:rsid w:val="00BA219A"/>
+    <w:rsid w:val="00BA2D88"/>
+    <w:rsid w:val="00BA2EEE"/>
+    <w:rsid w:val="00BA3FE0"/>
+    <w:rsid w:val="00BA4144"/>
+    <w:rsid w:val="00BA5762"/>
+    <w:rsid w:val="00BA7F53"/>
+    <w:rsid w:val="00BB0EA9"/>
+    <w:rsid w:val="00BB15FB"/>
+    <w:rsid w:val="00BB353B"/>
+    <w:rsid w:val="00BB41EF"/>
+    <w:rsid w:val="00BB78F5"/>
+    <w:rsid w:val="00BC05DA"/>
+    <w:rsid w:val="00BC0E78"/>
+    <w:rsid w:val="00BC156A"/>
+    <w:rsid w:val="00BC16DD"/>
+    <w:rsid w:val="00BC4702"/>
+    <w:rsid w:val="00BC5774"/>
+    <w:rsid w:val="00BC7689"/>
+    <w:rsid w:val="00BC7CE9"/>
+    <w:rsid w:val="00BD06D4"/>
+    <w:rsid w:val="00BD26EA"/>
+    <w:rsid w:val="00BD271A"/>
+    <w:rsid w:val="00BD3806"/>
+    <w:rsid w:val="00BD5D29"/>
+    <w:rsid w:val="00BD6286"/>
+    <w:rsid w:val="00BE0D85"/>
+    <w:rsid w:val="00BE251F"/>
+    <w:rsid w:val="00BE2893"/>
+    <w:rsid w:val="00BE495D"/>
+    <w:rsid w:val="00BE66AB"/>
+    <w:rsid w:val="00BE7464"/>
+    <w:rsid w:val="00BF08A1"/>
+    <w:rsid w:val="00BF2DB8"/>
+    <w:rsid w:val="00BF3BFF"/>
+    <w:rsid w:val="00BF6AE0"/>
+    <w:rsid w:val="00BF6DBE"/>
+    <w:rsid w:val="00C01CC7"/>
+    <w:rsid w:val="00C028D6"/>
+    <w:rsid w:val="00C03CE3"/>
+    <w:rsid w:val="00C06CB8"/>
+    <w:rsid w:val="00C06EE6"/>
+    <w:rsid w:val="00C10A8E"/>
+    <w:rsid w:val="00C11BBF"/>
+    <w:rsid w:val="00C1279D"/>
+    <w:rsid w:val="00C134E2"/>
+    <w:rsid w:val="00C14D69"/>
+    <w:rsid w:val="00C14FA7"/>
+    <w:rsid w:val="00C154D8"/>
+    <w:rsid w:val="00C20C38"/>
+    <w:rsid w:val="00C2394C"/>
+    <w:rsid w:val="00C24893"/>
+    <w:rsid w:val="00C24C4F"/>
+    <w:rsid w:val="00C24F3E"/>
+    <w:rsid w:val="00C25821"/>
+    <w:rsid w:val="00C265BD"/>
+    <w:rsid w:val="00C267BE"/>
+    <w:rsid w:val="00C30CAF"/>
+    <w:rsid w:val="00C30E97"/>
+    <w:rsid w:val="00C323AB"/>
+    <w:rsid w:val="00C32FC8"/>
+    <w:rsid w:val="00C34614"/>
+    <w:rsid w:val="00C370CA"/>
+    <w:rsid w:val="00C40A81"/>
+    <w:rsid w:val="00C41E85"/>
+    <w:rsid w:val="00C44C8E"/>
+    <w:rsid w:val="00C44D2B"/>
+    <w:rsid w:val="00C47B9A"/>
+    <w:rsid w:val="00C51A3D"/>
+    <w:rsid w:val="00C54204"/>
+    <w:rsid w:val="00C54BF9"/>
+    <w:rsid w:val="00C56AC6"/>
+    <w:rsid w:val="00C607DB"/>
+    <w:rsid w:val="00C613ED"/>
+    <w:rsid w:val="00C6268A"/>
+    <w:rsid w:val="00C643EE"/>
+    <w:rsid w:val="00C645B9"/>
+    <w:rsid w:val="00C6659E"/>
+    <w:rsid w:val="00C704AD"/>
+    <w:rsid w:val="00C71A3D"/>
+    <w:rsid w:val="00C730AD"/>
+    <w:rsid w:val="00C74A59"/>
+    <w:rsid w:val="00C74EF7"/>
+    <w:rsid w:val="00C758CF"/>
+    <w:rsid w:val="00C763E4"/>
+    <w:rsid w:val="00C76857"/>
+    <w:rsid w:val="00C7782B"/>
+    <w:rsid w:val="00C82E33"/>
+    <w:rsid w:val="00C83279"/>
+    <w:rsid w:val="00C83E14"/>
+    <w:rsid w:val="00C83F7C"/>
+    <w:rsid w:val="00C84522"/>
+    <w:rsid w:val="00C8567B"/>
+    <w:rsid w:val="00C858BB"/>
+    <w:rsid w:val="00C85FCD"/>
+    <w:rsid w:val="00C86CF3"/>
+    <w:rsid w:val="00C92003"/>
+    <w:rsid w:val="00C93FE7"/>
+    <w:rsid w:val="00C94048"/>
+    <w:rsid w:val="00C9586B"/>
+    <w:rsid w:val="00C96DFE"/>
+    <w:rsid w:val="00C97E69"/>
+    <w:rsid w:val="00C97F5D"/>
+    <w:rsid w:val="00CA0775"/>
+    <w:rsid w:val="00CA1379"/>
+    <w:rsid w:val="00CA2AAA"/>
+    <w:rsid w:val="00CA3D4A"/>
+    <w:rsid w:val="00CA420C"/>
+    <w:rsid w:val="00CA4593"/>
+    <w:rsid w:val="00CA57FD"/>
+    <w:rsid w:val="00CA7D47"/>
+    <w:rsid w:val="00CB19B8"/>
+    <w:rsid w:val="00CB2AE9"/>
+    <w:rsid w:val="00CB2D3C"/>
+    <w:rsid w:val="00CB36D9"/>
+    <w:rsid w:val="00CB4204"/>
+    <w:rsid w:val="00CB44C8"/>
+    <w:rsid w:val="00CB59B7"/>
+    <w:rsid w:val="00CC1086"/>
+    <w:rsid w:val="00CC2313"/>
+    <w:rsid w:val="00CC2F6A"/>
+    <w:rsid w:val="00CC30C1"/>
+    <w:rsid w:val="00CC36FC"/>
+    <w:rsid w:val="00CC7EE2"/>
+    <w:rsid w:val="00CD0CF6"/>
+    <w:rsid w:val="00CD0D2A"/>
+    <w:rsid w:val="00CD1149"/>
+    <w:rsid w:val="00CD21E3"/>
+    <w:rsid w:val="00CD59DF"/>
+    <w:rsid w:val="00CD6EF6"/>
+    <w:rsid w:val="00CD7179"/>
+    <w:rsid w:val="00CE081E"/>
+    <w:rsid w:val="00CE1631"/>
+    <w:rsid w:val="00CE1646"/>
+    <w:rsid w:val="00CE1A5C"/>
+    <w:rsid w:val="00CE1BE1"/>
+    <w:rsid w:val="00CE3ACE"/>
+    <w:rsid w:val="00CE481B"/>
+    <w:rsid w:val="00CE7987"/>
+    <w:rsid w:val="00CF1185"/>
+    <w:rsid w:val="00CF1DB9"/>
+    <w:rsid w:val="00CF278E"/>
+    <w:rsid w:val="00CF42AA"/>
+    <w:rsid w:val="00CF4E5B"/>
+    <w:rsid w:val="00CF5D87"/>
+    <w:rsid w:val="00CF6E59"/>
+    <w:rsid w:val="00D00632"/>
+    <w:rsid w:val="00D0099C"/>
+    <w:rsid w:val="00D0277C"/>
+    <w:rsid w:val="00D02DC8"/>
+    <w:rsid w:val="00D04C70"/>
+    <w:rsid w:val="00D0538C"/>
+    <w:rsid w:val="00D063B6"/>
+    <w:rsid w:val="00D074BF"/>
+    <w:rsid w:val="00D119F0"/>
+    <w:rsid w:val="00D11F06"/>
+    <w:rsid w:val="00D13F38"/>
+    <w:rsid w:val="00D1465E"/>
+    <w:rsid w:val="00D159C1"/>
+    <w:rsid w:val="00D173F3"/>
+    <w:rsid w:val="00D17451"/>
+    <w:rsid w:val="00D17C90"/>
+    <w:rsid w:val="00D32575"/>
+    <w:rsid w:val="00D32FA2"/>
+    <w:rsid w:val="00D3414B"/>
+    <w:rsid w:val="00D34A3E"/>
+    <w:rsid w:val="00D3555E"/>
+    <w:rsid w:val="00D40BFA"/>
+    <w:rsid w:val="00D4118B"/>
+    <w:rsid w:val="00D42A79"/>
+    <w:rsid w:val="00D445FB"/>
+    <w:rsid w:val="00D4554E"/>
+    <w:rsid w:val="00D50269"/>
+    <w:rsid w:val="00D50FBC"/>
+    <w:rsid w:val="00D5257C"/>
+    <w:rsid w:val="00D54825"/>
+    <w:rsid w:val="00D54941"/>
+    <w:rsid w:val="00D54CAF"/>
+    <w:rsid w:val="00D573C2"/>
+    <w:rsid w:val="00D578D5"/>
+    <w:rsid w:val="00D57957"/>
+    <w:rsid w:val="00D62703"/>
+    <w:rsid w:val="00D65BE2"/>
+    <w:rsid w:val="00D67A94"/>
+    <w:rsid w:val="00D70126"/>
+    <w:rsid w:val="00D72075"/>
+    <w:rsid w:val="00D749DE"/>
+    <w:rsid w:val="00D75073"/>
+    <w:rsid w:val="00D7570F"/>
+    <w:rsid w:val="00D75DF1"/>
+    <w:rsid w:val="00D76955"/>
+    <w:rsid w:val="00D76B76"/>
+    <w:rsid w:val="00D774B9"/>
+    <w:rsid w:val="00D80888"/>
+    <w:rsid w:val="00D81AE2"/>
+    <w:rsid w:val="00D822CA"/>
+    <w:rsid w:val="00D82A4F"/>
+    <w:rsid w:val="00D840F8"/>
+    <w:rsid w:val="00D8698F"/>
+    <w:rsid w:val="00D86A72"/>
+    <w:rsid w:val="00D87D34"/>
+    <w:rsid w:val="00D92C4E"/>
+    <w:rsid w:val="00DA0FB4"/>
+    <w:rsid w:val="00DA2DC9"/>
+    <w:rsid w:val="00DA52C5"/>
+    <w:rsid w:val="00DA5F61"/>
+    <w:rsid w:val="00DB0AC9"/>
+    <w:rsid w:val="00DB2158"/>
+    <w:rsid w:val="00DB21C0"/>
+    <w:rsid w:val="00DB3EA1"/>
+    <w:rsid w:val="00DB5A8F"/>
+    <w:rsid w:val="00DB659C"/>
+    <w:rsid w:val="00DB685A"/>
+    <w:rsid w:val="00DB6B56"/>
+    <w:rsid w:val="00DC0A43"/>
+    <w:rsid w:val="00DC0F5E"/>
+    <w:rsid w:val="00DC2B91"/>
+    <w:rsid w:val="00DC5B00"/>
+    <w:rsid w:val="00DC71DE"/>
+    <w:rsid w:val="00DC7A18"/>
+    <w:rsid w:val="00DD2938"/>
+    <w:rsid w:val="00DD2A00"/>
+    <w:rsid w:val="00DD4F6B"/>
+    <w:rsid w:val="00DD5565"/>
+    <w:rsid w:val="00DD6853"/>
+    <w:rsid w:val="00DD688E"/>
+    <w:rsid w:val="00DD69C3"/>
+    <w:rsid w:val="00DD755F"/>
+    <w:rsid w:val="00DE12A2"/>
+    <w:rsid w:val="00DE1329"/>
+    <w:rsid w:val="00DE1B6D"/>
+    <w:rsid w:val="00DE620F"/>
+    <w:rsid w:val="00DE6880"/>
+    <w:rsid w:val="00DF48D3"/>
+    <w:rsid w:val="00E006C5"/>
+    <w:rsid w:val="00E01444"/>
+    <w:rsid w:val="00E02BCF"/>
+    <w:rsid w:val="00E051DC"/>
+    <w:rsid w:val="00E0520E"/>
+    <w:rsid w:val="00E06342"/>
+    <w:rsid w:val="00E077DD"/>
+    <w:rsid w:val="00E119AB"/>
+    <w:rsid w:val="00E11A83"/>
+    <w:rsid w:val="00E12052"/>
+    <w:rsid w:val="00E122B6"/>
+    <w:rsid w:val="00E13FCD"/>
+    <w:rsid w:val="00E1463F"/>
+    <w:rsid w:val="00E14C0B"/>
+    <w:rsid w:val="00E15B6B"/>
+    <w:rsid w:val="00E172F1"/>
+    <w:rsid w:val="00E1740D"/>
+    <w:rsid w:val="00E20DF8"/>
+    <w:rsid w:val="00E2177A"/>
+    <w:rsid w:val="00E226F5"/>
+    <w:rsid w:val="00E23FAF"/>
+    <w:rsid w:val="00E2415C"/>
+    <w:rsid w:val="00E26331"/>
+    <w:rsid w:val="00E300CE"/>
+    <w:rsid w:val="00E3087E"/>
+    <w:rsid w:val="00E31631"/>
+    <w:rsid w:val="00E33818"/>
+    <w:rsid w:val="00E33D9B"/>
+    <w:rsid w:val="00E34B03"/>
+    <w:rsid w:val="00E34C57"/>
+    <w:rsid w:val="00E3543A"/>
+    <w:rsid w:val="00E36530"/>
+    <w:rsid w:val="00E37173"/>
+    <w:rsid w:val="00E42C4A"/>
+    <w:rsid w:val="00E43000"/>
+    <w:rsid w:val="00E445EE"/>
+    <w:rsid w:val="00E45351"/>
+    <w:rsid w:val="00E45CB7"/>
+    <w:rsid w:val="00E46ED6"/>
+    <w:rsid w:val="00E5073F"/>
+    <w:rsid w:val="00E5260E"/>
+    <w:rsid w:val="00E5420E"/>
+    <w:rsid w:val="00E55292"/>
+    <w:rsid w:val="00E55D0B"/>
+    <w:rsid w:val="00E55E3A"/>
+    <w:rsid w:val="00E60518"/>
+    <w:rsid w:val="00E60C3B"/>
+    <w:rsid w:val="00E60FCD"/>
+    <w:rsid w:val="00E6173E"/>
+    <w:rsid w:val="00E626CA"/>
+    <w:rsid w:val="00E65192"/>
+    <w:rsid w:val="00E72473"/>
+    <w:rsid w:val="00E72A0E"/>
+    <w:rsid w:val="00E74886"/>
+    <w:rsid w:val="00E76049"/>
+    <w:rsid w:val="00E76C34"/>
+    <w:rsid w:val="00E77AD4"/>
+    <w:rsid w:val="00E77C80"/>
+    <w:rsid w:val="00E80A1D"/>
+    <w:rsid w:val="00E831AA"/>
+    <w:rsid w:val="00E85514"/>
+    <w:rsid w:val="00E90B50"/>
+    <w:rsid w:val="00E92DA7"/>
+    <w:rsid w:val="00E93D6D"/>
+    <w:rsid w:val="00E94DA8"/>
+    <w:rsid w:val="00E96637"/>
+    <w:rsid w:val="00E977F6"/>
+    <w:rsid w:val="00EA0985"/>
+    <w:rsid w:val="00EA0DF9"/>
+    <w:rsid w:val="00EA20E0"/>
+    <w:rsid w:val="00EA26BB"/>
+    <w:rsid w:val="00EA35B7"/>
+    <w:rsid w:val="00EA4469"/>
+    <w:rsid w:val="00EA76CA"/>
+    <w:rsid w:val="00EB0EC4"/>
+    <w:rsid w:val="00EB1B06"/>
+    <w:rsid w:val="00EB1B2F"/>
+    <w:rsid w:val="00EB388B"/>
+    <w:rsid w:val="00EB4E5C"/>
+    <w:rsid w:val="00EB4F93"/>
+    <w:rsid w:val="00EB5C63"/>
+    <w:rsid w:val="00EB69FA"/>
+    <w:rsid w:val="00EB7ACE"/>
+    <w:rsid w:val="00EC0620"/>
+    <w:rsid w:val="00EC3492"/>
+    <w:rsid w:val="00EC34F6"/>
+    <w:rsid w:val="00EC3890"/>
+    <w:rsid w:val="00EC5CA6"/>
+    <w:rsid w:val="00EC7E3F"/>
+    <w:rsid w:val="00ED05F5"/>
+    <w:rsid w:val="00ED4740"/>
+    <w:rsid w:val="00ED5673"/>
+    <w:rsid w:val="00ED6243"/>
+    <w:rsid w:val="00ED6936"/>
+    <w:rsid w:val="00ED6C74"/>
+    <w:rsid w:val="00ED6EB9"/>
+    <w:rsid w:val="00ED7F8D"/>
+    <w:rsid w:val="00EE0225"/>
+    <w:rsid w:val="00EE05BF"/>
+    <w:rsid w:val="00EE0B07"/>
+    <w:rsid w:val="00EE0C07"/>
+    <w:rsid w:val="00EE2116"/>
+    <w:rsid w:val="00EE288C"/>
+    <w:rsid w:val="00EE3C86"/>
+    <w:rsid w:val="00EE47EF"/>
+    <w:rsid w:val="00EF06FF"/>
+    <w:rsid w:val="00EF1B59"/>
+    <w:rsid w:val="00EF3137"/>
+    <w:rsid w:val="00EF3F0E"/>
+    <w:rsid w:val="00EF422A"/>
+    <w:rsid w:val="00EF460F"/>
+    <w:rsid w:val="00EF4F4D"/>
+    <w:rsid w:val="00EF6D8E"/>
+    <w:rsid w:val="00EF7C70"/>
+    <w:rsid w:val="00F01635"/>
+    <w:rsid w:val="00F029CA"/>
+    <w:rsid w:val="00F044E0"/>
+    <w:rsid w:val="00F05600"/>
+    <w:rsid w:val="00F0794F"/>
+    <w:rsid w:val="00F07F18"/>
+    <w:rsid w:val="00F10BB1"/>
+    <w:rsid w:val="00F12A4B"/>
+    <w:rsid w:val="00F12DC0"/>
+    <w:rsid w:val="00F16A62"/>
+    <w:rsid w:val="00F16C15"/>
+    <w:rsid w:val="00F17109"/>
+    <w:rsid w:val="00F205A6"/>
+    <w:rsid w:val="00F2206C"/>
+    <w:rsid w:val="00F22C45"/>
+    <w:rsid w:val="00F23A88"/>
+    <w:rsid w:val="00F23F16"/>
+    <w:rsid w:val="00F23FDC"/>
+    <w:rsid w:val="00F2595E"/>
+    <w:rsid w:val="00F275CA"/>
+    <w:rsid w:val="00F30C61"/>
+    <w:rsid w:val="00F30EFC"/>
+    <w:rsid w:val="00F318E7"/>
+    <w:rsid w:val="00F3378C"/>
+    <w:rsid w:val="00F34F23"/>
+    <w:rsid w:val="00F368D4"/>
+    <w:rsid w:val="00F37A30"/>
+    <w:rsid w:val="00F40913"/>
+    <w:rsid w:val="00F42820"/>
+    <w:rsid w:val="00F44EA2"/>
+    <w:rsid w:val="00F5031D"/>
+    <w:rsid w:val="00F510AC"/>
+    <w:rsid w:val="00F538CC"/>
+    <w:rsid w:val="00F5427E"/>
+    <w:rsid w:val="00F546CD"/>
+    <w:rsid w:val="00F54F7F"/>
+    <w:rsid w:val="00F55FB5"/>
+    <w:rsid w:val="00F620E1"/>
+    <w:rsid w:val="00F6286F"/>
+    <w:rsid w:val="00F65467"/>
+    <w:rsid w:val="00F65BEB"/>
+    <w:rsid w:val="00F65C31"/>
+    <w:rsid w:val="00F66B0B"/>
+    <w:rsid w:val="00F66D4B"/>
+    <w:rsid w:val="00F73E70"/>
+    <w:rsid w:val="00F77029"/>
+    <w:rsid w:val="00F82FF7"/>
+    <w:rsid w:val="00F844B6"/>
+    <w:rsid w:val="00F850CC"/>
+    <w:rsid w:val="00F85481"/>
+    <w:rsid w:val="00F87576"/>
+    <w:rsid w:val="00F9137A"/>
+    <w:rsid w:val="00F9179D"/>
+    <w:rsid w:val="00F94F2A"/>
+    <w:rsid w:val="00F95F46"/>
+    <w:rsid w:val="00F97283"/>
+    <w:rsid w:val="00F97BE8"/>
+    <w:rsid w:val="00FA0DE2"/>
+    <w:rsid w:val="00FA0F8C"/>
+    <w:rsid w:val="00FA2D94"/>
+    <w:rsid w:val="00FA6A7E"/>
+    <w:rsid w:val="00FB041F"/>
+    <w:rsid w:val="00FB0B74"/>
+    <w:rsid w:val="00FB12AD"/>
+    <w:rsid w:val="00FB532F"/>
+    <w:rsid w:val="00FC05EC"/>
+    <w:rsid w:val="00FC135F"/>
+    <w:rsid w:val="00FC15AC"/>
+    <w:rsid w:val="00FC3612"/>
+    <w:rsid w:val="00FC3EB2"/>
+    <w:rsid w:val="00FC4B1C"/>
+    <w:rsid w:val="00FC4B3F"/>
+    <w:rsid w:val="00FC4EBA"/>
+    <w:rsid w:val="00FC5501"/>
+    <w:rsid w:val="00FC6C52"/>
+    <w:rsid w:val="00FD0845"/>
+    <w:rsid w:val="00FD0A88"/>
+    <w:rsid w:val="00FD1232"/>
+    <w:rsid w:val="00FD2042"/>
+    <w:rsid w:val="00FD52FE"/>
+    <w:rsid w:val="00FE01C6"/>
+    <w:rsid w:val="00FE3496"/>
+    <w:rsid w:val="00FE67A9"/>
+    <w:rsid w:val="00FE70A9"/>
+    <w:rsid w:val="00FE7D50"/>
+    <w:rsid w:val="00FF15E1"/>
+    <w:rsid w:val="00FF278F"/>
+    <w:rsid w:val="00FF7C9D"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="false"/>
-    <m:dispDef m:val="true"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026" strokecolor="000000"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1CCA37D6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4C757335-2121-40EA-A0DA-EFA325659637}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="FollowedHyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="table" w:styleId="13">
-[...30114 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="802" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00770B79"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="803" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="804" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:top w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...170 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="805" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EB0EC4"/>
     <w:pPr>
-      <w:pBdr/>
-[...10 lines deleted...]
-      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4320"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-      <w:spacing/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii=".VnTime" w:hAnsi=".VnTime"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="807" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:link w:val="806"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00EB0EC4"/>
     <w:rPr>
       <w:rFonts w:ascii=".VnTime" w:hAnsi=".VnTime"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="808">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="803"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00EB0EC4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char">
+    <w:name w:val="Char"/>
+    <w:basedOn w:val="DocumentMap"/>
+    <w:rsid w:val="00C06EE6"/>
     <w:pPr>
-      <w:pBdr/>
-[...9 lines deleted...]
-      <w:pBdr/>
+      <w:widowControl w:val="0"/>
       <w:tabs>
-        <w:tab w:val="left" w:leader="none" w:pos="1114"/>
+        <w:tab w:val="left" w:pos="1114"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120" w:line="436" w:lineRule="exact"/>
-      <w:ind w:right="-56" w:firstLine="1" w:left="357"/>
+      <w:ind w:left="357" w:rightChars="-56" w:right="-56" w:firstLine="1"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="810">
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
+    <w:rsid w:val="00C06EE6"/>
     <w:pPr>
-      <w:pBdr/>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
-      <w:spacing/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="811">
-[...2 lines deleted...]
-    <w:link w:val="821"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B461FD"/>
     <w:pPr>
-      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4320"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-      <w:spacing/>
-      <w:ind/>
     </w:pPr>
+    <w:rPr>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="812">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003E686B"/>
     <w:rPr>
-      <w:color w:val="0000ff"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="813" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharCharCharChar">
     <w:name w:val="Char Char Char Char Char Char"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="009728E9"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="PMingLiU"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="PMingLiU" w:hAnsi="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="814">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="804"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00507DA7"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tcPr>
-[...170 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="815">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="802"/>
-    <w:link w:val="816"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:rsid w:val="00694922"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii=".VnTime" w:hAnsi=".VnTime"/>
       <w:sz w:val="28"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="816" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
-    <w:link w:val="815"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00694922"/>
     <w:rPr>
       <w:rFonts w:ascii=".VnTime" w:hAnsi=".VnTime"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="817">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="802"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="00532A04"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="818" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:link w:val="817"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:link w:val="BalloonText"/>
+    <w:rsid w:val="00532A04"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="819">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="0091139B"/>
     <w:pPr>
-      <w:pBdr/>
-      <w:spacing/>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="true"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="820">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="009567D6"/>
     <w:rPr>
-      <w:color w:val="954f72"/>
+      <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="821" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:link w:val="811"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00212196"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="822" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl105">
     <w:name w:val="xl105"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
-      <w:pBdr/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="823" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl106">
     <w:name w:val="xl106"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ddd9c4"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="DDD9C4"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="824" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl107">
     <w:name w:val="xl107"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ddd9c4"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="DDD9C4"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="825" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl108">
     <w:name w:val="xl108"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="826" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl109">
     <w:name w:val="xl109"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="827" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl110">
     <w:name w:val="xl110"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
-      <w:pBdr/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="828" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl111">
     <w:name w:val="xl111"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="829" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl112">
     <w:name w:val="xl112"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="830" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl113">
     <w:name w:val="xl113"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="831" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl114">
     <w:name w:val="xl114"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="832" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl115">
     <w:name w:val="xl115"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="833" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl116">
     <w:name w:val="xl116"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="834" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl117">
     <w:name w:val="xl117"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="835" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl118">
     <w:name w:val="xl118"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="836" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl119">
     <w:name w:val="xl119"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="837" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl120">
     <w:name w:val="xl120"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="838" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl121">
     <w:name w:val="xl121"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="839" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl122">
     <w:name w:val="xl122"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="840" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl123">
     <w:name w:val="xl123"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="841" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl124">
     <w:name w:val="xl124"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="842" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl125">
     <w:name w:val="xl125"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
-      <w:pBdr/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="843" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl126">
     <w:name w:val="xl126"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1"/>
-      <w:ind/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="844" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl127">
     <w:name w:val="xl127"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1"/>
-      <w:ind/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="845" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl128">
     <w:name w:val="xl128"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1"/>
-      <w:ind/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="846" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl129">
     <w:name w:val="xl129"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1"/>
-      <w:ind/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="847" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl130">
     <w:name w:val="xl130"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="848" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl131">
     <w:name w:val="xl131"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="849" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl132">
     <w:name w:val="xl132"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ffffff"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="top"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="850" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl133">
     <w:name w:val="xl133"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ddd9c4"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="DDD9C4"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="851" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl134">
     <w:name w:val="xl134"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005C6207"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:val="clear" w:color="000000" w:fill="ddd9c4"/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:shd w:val="clear" w:color="000000" w:fill="DDD9C4"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="852">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="802"/>
-    <w:link w:val="853"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="0050606F"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="120"/>
-      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="853" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
-    <w:link w:val="852"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="0050606F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="854" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normal-h1">
     <w:name w:val="normal-h1"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0072507B"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii=".VnTime" w:hAnsi=".VnTime"/>
-      <w:color w:val="0000ff"/>
+      <w:rFonts w:ascii=".VnTime" w:hAnsi=".VnTime" w:hint="default"/>
+      <w:color w:val="0000FF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="855" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PreformattedText">
     <w:name w:val="Preformatted Text"/>
-    <w:basedOn w:val="802"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00410E77"/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Mono" w:hAnsi="Liberation Mono" w:eastAsia="Liberation Mono" w:cs="Liberation Mono"/>
+      <w:rFonts w:ascii="Liberation Mono" w:eastAsia="Liberation Mono" w:hAnsi="Liberation Mono" w:cs="Liberation Mono"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:divs>
+    <w:div w:id="6295238">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="132645688">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="330985858">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1006056190">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1098253293">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1204513829">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1321615712">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1324773678">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1341616396">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1401053177">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1469975352">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1502892297">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1517885692">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1673483949">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1939752612">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1956598441">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1970547625">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
-[...14 lines deleted...]
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
@@ -44461,90 +15816,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill>
+        <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
-  <Application>onlyoffice/9.1.0.1</Application>
+  <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>3298</Words>
+  <Characters>12114</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <ScaleCrop>0</ScaleCrop>
+  <Lines>100</Lines>
+  <Paragraphs>30</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="0" baseType="variant"/>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="0" baseType="lpstr"/>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>CỘNG HOÀ XÃ HỘI CHỦ NGHĨA VIỆT NAM</vt:lpstr>
+    </vt:vector>
   </TitlesOfParts>
   <Company/>
-  <LinksUpToDate>0</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>0</HyperlinksChanged>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>15382</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CỘNG HOÀ XÃ HỘI CHỦ NGHĨA VIỆT NAM</dc:title>
   <dc:subject/>
   <dc:creator>HTC</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>